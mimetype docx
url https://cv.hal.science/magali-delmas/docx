--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1648,282 +1648,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large‐scale rock slope failures in the eastern pyrenees: identifying a sparse but significant population in paraglacial and parafluvial contexts</w:t>
+                <w:t xml:space="preserve">Relations entre karst et glaciers depuis 450 ka dans les grottes de Niaux-Lombrives-Sabart (Pyrénées ariégeoises) Nouvelles datations U/Th dans la grotte de Niaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jarman</w:t>
+                <w:t xml:space="preserve">Patrick Sorriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi J. Corominas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729706v1</w:t>
+                <w:t xml:space="preserve">hal-02154823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre karst et glaciers depuis 450 ka dans les grottes de Niaux-Lombrives-Sabart (Pyrénées ariégeoises) Nouvelles datations U/Th dans la grotte de Niaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large‐scale rock slope failures in the eastern pyrenees: identifying a sparse but significant population in paraglacial and parafluvial contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sorriaux</w:t>
+                <w:t xml:space="preserve">Jordi J. Corominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (3), pp.357 - 391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoa.12060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154823v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Late Pleistocene Aspe River (Western Pyrenees, France). Signature of climatic events and active tectonics</w:t>
               </w:r>
@@ -2804,51 +2804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The granite tors of Dartmoor, Southwest England: rapid and recent emergence revealed by Late Pleistocene cosmogenic apparent exposure ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,587 +3907,587 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees : glacial landforms from the Holocene</w:t>
+                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Bølling–Allerød Interstadial (14.6–12.9 ka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Fernández-Fernández</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glacial Landscapes. The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99712-6.00003-9⟩</w:t>
+              <w:t xml:space="preserve">European Glacial Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.361-368, 2023, 978-0-323-91899-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00050-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541982v1</w:t>
+                <w:t xml:space="preserve">hal-03989974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Bølling–Allerød Interstadial (14.6–12.9 ka)</w:t>
+                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Younger Dryas (12.9–11.7 ka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Fernandes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Glacial Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.361-368, 2023, 978-0-323-91899-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00050-4⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.541-552, 2023, 978-0-12-823498-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989974v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Younger Dryas (12.9–11.7 ka)</w:t>
+                <w:t xml:space="preserve">The Pyrenees: environments and landforms in the aftermath of the LGM (18.9–14.6 ka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Glacial Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.541-552, 2023, 978-0-12-823498-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00038-3⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.185-200, 2023, 978-0-323-91899-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00040-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989979v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees: environments and landforms in the aftermath of the LGM (18.9–14.6 ka)</w:t>
+                <w:t xml:space="preserve">The Pyrenees : glacial landforms from the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fernández-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Palacios, P.D. Hughes, V. Jomelli, L.M. Tanarro (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glacial Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.185-200, 2023, 978-0-323-91899-2. </w:t>
+              <w:t xml:space="preserve">European Glacial Landscapes. The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ch. 21, Elsevier; Elsevier, pp.419-439, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00040-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99712-6.00003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989968v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 6. Elevated Ranges and Interior Basins of the Axial Zone: The Conflent Basin and its Surrounding Massifs</w:t>
+                <w:t xml:space="preserve">Present-Day Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -4513,102 +4513,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.355-433, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.109-120, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996102v1</w:t>
+                <w:t xml:space="preserve">hal-03996098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 7. Elevated Ranges and Interior Basins of the Axial Zone: The Upper Cerdagne Basin, Capcir Basin, and their Surrounding Massifs</w:t>
+                <w:t xml:space="preserve">Itinerary 9. Tectonic, Palaeogeographic, and Landscape Evolution of the South-Vergent Nappe Structures and the Iberian Clastic Piedmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -4634,78 +4634,78 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.435-493, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.553-619, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995933v1</w:t>
+                <w:t xml:space="preserve">hal-03996100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinerary 1. Where the Pyrenees Meet the Sea: Geomorphological Evolution of the Corbières Orocline</w:t>
               </w:r>
@@ -4806,51 +4806,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 9. Tectonic, Palaeogeographic, and Landscape Evolution of the South-Vergent Nappe Structures and the Iberian Clastic Piedmont</w:t>
+                <w:t xml:space="preserve">Itinerary 7. Elevated Ranges and Interior Basins of the Axial Zone: The Upper Cerdagne Basin, Capcir Basin, and their Surrounding Massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -4876,102 +4876,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.553-619, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.435-493, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996100v1</w:t>
+                <w:t xml:space="preserve">hal-03995933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-Day Environments</w:t>
+                <w:t xml:space="preserve">Itinerary 5. Aspects of the North-Pyrenean Zone and its Foreland: Agly, Fenouillèdes, Razès, Pays de Sault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -4997,102 +4997,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.109-120, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.299-354, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996098v1</w:t>
+                <w:t xml:space="preserve">hal-03996446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 5. Aspects of the North-Pyrenean Zone and its Foreland: Agly, Fenouillèdes, Razès, Pays de Sault</w:t>
+                <w:t xml:space="preserve">Itinerary 4. The Vallespir Landscape: Scars of Deluge and Hydrological Disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5118,102 +5118,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.299-354, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.265-297, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996446v1</w:t>
+                <w:t xml:space="preserve">hal-03996450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 4. The Vallespir Landscape: Scars of Deluge and Hydrological Disaster</w:t>
+                <w:t xml:space="preserve">Itinerary 8. Elevated Ranges and Interior Basins of the Axial Zone: The Lower Cerdagne Basin and its Surrounding Massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5239,102 +5239,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.265-297, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.495-551, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996450v1</w:t>
+                <w:t xml:space="preserve">hal-03996442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 8. Elevated Ranges and Interior Basins of the Axial Zone: The Lower Cerdagne Basin and its Surrounding Massifs</w:t>
+                <w:t xml:space="preserve">Crustal Architecture of the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5360,102 +5360,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.495-551, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.3-26, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996442v1</w:t>
+                <w:t xml:space="preserve">hal-03996094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Architecture of the Pyrenees</w:t>
+                <w:t xml:space="preserve">Cenozoic transformations of the Mountain Range: Evidence from Denudation Chronology and Landforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5481,78 +5481,78 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.3-26, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.57-107, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996094v1</w:t>
+                <w:t xml:space="preserve">hal-03996104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinerary 2. The Roussillon Basin</w:t>
               </w:r>
@@ -5653,51 +5653,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic transformations of the Mountain Range: Evidence from Denudation Chronology and Landforms</w:t>
+                <w:t xml:space="preserve">Itinerary 3. Prehistoric and Historic Evolution of the Roussillon Plain: Clues from Geoarchaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5723,223 +5723,232 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.57-107, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.245-263, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996104v1</w:t>
+                <w:t xml:space="preserve">hal-03996445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 3. Prehistoric and Historic Evolution of the Roussillon Plain: Clues from Geoarchaeology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glacial landscape of the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.245-263, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">European Glacial Landscapes. Maximum Extent of Glaciations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.123-128, 2022, 978-0-12-823498-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996445v1</w:t>
+                <w:t xml:space="preserve">hal-03989983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial landscape of the Pyrenees</w:t>
+                <w:t xml:space="preserve">The Pyrenees: glacial landforms prior to the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
@@ -5965,245 +5974,236 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Palacios; Philip D. Hughes; José M. García-Ruiz; Nuria Andrés. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glacial Landscapes. Maximum Extent of Glaciations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.123-128, 2022, 978-0-12-823498-3. </w:t>
+              <w:t xml:space="preserve">European Glacial Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.295-307, 2022, 978-0-12-823498-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00043-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00020-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989983v1</w:t>
+                <w:t xml:space="preserve">hal-03978367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Last Glacial Maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">David Palacios; Philip D. Hughes; José M. García-Ruiz; Nuria Andrés. </w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glacial Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.461-472, 2022, 978-0-323-91899-2. </w:t>
+              <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.121-125, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00035-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978340v1</w:t>
+                <w:t xml:space="preserve">hal-03996451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees: glacial landforms prior to the Last Glacial Maximum</w:t>
+                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
@@ -6242,102 +6242,102 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Palacios; Philip D. Hughes; José M. García-Ruiz; Nuria Andrés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Glacial Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.295-307, 2022, 978-0-12-823498-3. </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.461-472, 2022, 978-0-323-91899-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00020-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00035-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978367v2</w:t>
+                <w:t xml:space="preserve">hal-03978340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Overview</w:t>
+                <w:t xml:space="preserve">Itinerary 6. Elevated Ranges and Interior Basins of the Axial Zone: The Conflent Basin and its Surrounding Massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -6363,78 +6363,78 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.121-125, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.355-433, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996451v1</w:t>
+                <w:t xml:space="preserve">hal-03996102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Têt river valley: a condensed record of long-term landscape evolution in the Pyrenees</w:t>
               </w:r>
@@ -6783,652 +6783,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PERMAPYRENEES project: Permafrost in the Pyrenees</w:t>
+                <w:t xml:space="preserve">Permafrost in the Pyrenees: the changing mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Garcia-Oteyza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Pérez-Ramos</w:t>
+                <w:t xml:space="preserve">Claudia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Iberian Conference on Permafrost (CIP2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Salardú, Spain</w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375163v1</w:t>
+                <w:t xml:space="preserve">hal-05375084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost in the Pyrenees: the changing mountains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oriol Monserrat</w:t>
+                <w:t xml:space="preserve">Multi-method dating (¹⁰Be, ³⁶Cl, and ¹⁴C) of the Ossau Valley moraine complex (Pyrenees, France). A new stronghold of asynchronous glacier maximum advance relative to the global LGM falls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">29eme édition de la Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375084v1</w:t>
+                <w:t xml:space="preserve">hal-05376614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method dating (¹⁰Be, ³⁶Cl, and ¹⁴C) of the Ossau Valley moraine complex (Pyrenees, France). A new stronghold of asynchronous glacier maximum advance relative to the global LGM falls.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-dating (IRSL and ESR) of Pleistocene fluvial sequences in the Garonne and Ariège rivers (central-eastern Pyrenees) and implications for environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29eme édition de la Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpeliier, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376614v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-dating (IRSL and ESR) of Pleistocene fluvial sequences in the Garonne and Ariège rivers (central-eastern Pyrenees) and implications for environmental change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Cross-dating of Pleistocene fluvial sequences (OSL, ESR, 14C) in the upper Garonne catchment and implications for paleo-environmental reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Fluvial Archives Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379273v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-dating of Pleistocene fluvial sequences (OSL, ESR, 14C) in the upper Garonne catchment and implications for paleo-environmental reconstructions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+                <w:t xml:space="preserve">The PERMAPYRENEES project: Permafrost in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Garcia-Oteyza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Pérez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluvial Archives Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">VIII Iberian Conference on Permafrost (CIP2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Salardú, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379248v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations glaciaires entre 15 et 29 ka et leurs implications climatiques dans la haute-vallée de la Neste (Pyrénées Centrales, France)</w:t>
               </w:r>
@@ -7516,277 +7516,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492834v1</w:t>
+                <w:t xml:space="preserve">hal-05379218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Q14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379218v1</w:t>
+                <w:t xml:space="preserve">hal-04492834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum glacier extent of the Penultimate Glacial Cycle in the Upper Garonne Basin (Pyrenees): new chronological evidence.</w:t>
               </w:r>
@@ -8357,316 +8357,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’englacement du Massif central : nouvelles perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Chronologie des fluctuations glaciaires dans les Pyrénées au cours du Global LGM et de la dernière Terminaison glaciaire : données nouvelles et implications paléoclimatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
+                <w:t xml:space="preserve">T. Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Table ronde : vivre pendant la dernière glaciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121383v1</w:t>
+                <w:t xml:space="preserve">hal-02554884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie des fluctuations glaciaires dans les Pyrénées au cours du Global LGM et de la dernière Terminaison glaciaire : données nouvelles et implications paléoclimatiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’englacement du Massif central : nouvelles perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Reixach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Delmas</w:t>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Braucher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : vivre pendant la dernière glaciation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Recherche, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554884v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LGM et la dernière Terminaison glaciaire dans les Pyrénées : données nouvelles et implications paléoclimatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8786,51 +8786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements glaciaires et fluvioglaciaires dans les Pyrénées au cours de la dernière Terminaison Glaciaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9237,842 +9237,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un complexe morainique du Pléistocène moyen daté par la méthode des profils cosmogéniques verticaux (Pyrénées orientales, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Denudation rates on alpine cirque floors and their surrounding ridgetop crests from 10Be and 26Al data. Implications for the glacial buzzsaw hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">18th Joint Geomorphological Meeting et Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951090v1</w:t>
+                <w:t xml:space="preserve">hal-02911988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation rates on alpine cirque floors and their surrounding ridgetop crests from 10Be and 26Al data. Implications for the glacial buzzsaw hypothesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Calvet</w:t>
+                <w:t xml:space="preserve">Un complexe morainique du Pléistocène moyen daté par la méthode des profils cosmogéniques verticaux (Pyrénées orientales, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Joint Geomorphological Meeting et Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t>
+              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911988v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système karstique de Niaux Lombrives Sabart. Les derniers 400 000 ans et les relations avec les dernières glaciations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sorriaux</w:t>
+                <w:t xml:space="preserve">Glacial erosion rates among Pyrenean cirques inferred from DEM-, field- and GIS-derived measurements of Holocene ice-marginal deposit volumes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème RIK RAK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Tarascon sur Ariège, France</w:t>
+              <w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946183v1</w:t>
+                <w:t xml:space="preserve">hal-02911989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial erosion rates among Pyrenean cirques inferred from DEM-, field- and GIS-derived measurements of Holocene ice-marginal deposit volumes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Crest</w:t>
+                <w:t xml:space="preserve">Système karstique de Niaux Lombrives Sabart. Les derniers 400 000 ans et les relations avec les dernières glaciations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t>
+              <w:t xml:space="preserve">15ème RIK RAK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Tarascon sur Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911989v1</w:t>
+                <w:t xml:space="preserve">hal-02946183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene floodplain response to climatic forcing in the Ariège River catchment (Pyrenees, France): constraints from vertical 10Be profiles along glaciofluvial fill terraces and from related soil chronosequence feature.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sartégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’association française de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
+              <w:t xml:space="preserve">14ème RIK RAK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Villefranche de Conflent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966350v1</w:t>
+                <w:t xml:space="preserve">hal-02971925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sartégou</w:t>
+                <w:t xml:space="preserve">Paléogéographie et chronologie des paléoenglacements tardiglaciaires dans les Pyrénées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème RIK RAK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Villefranche de Conflent, France</w:t>
+              <w:t xml:space="preserve">Workshop BRGM, Restitution du programme RGF AMI Pyr. 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971925v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop BRGM-AMI Pyr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
@@ -10095,109 +10052,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléogéographie et chronologie des paléoenglacements tardiglaciaires dans les Pyrénées.</w:t>
+                <w:t xml:space="preserve">Pleistocene floodplain response to climatic forcing in the Ariège River catchment (Pyrenees, France): constraints from vertical 10Be profiles along glaciofluvial fill terraces and from related soil chronosequence feature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mahe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop BRGM, Restitution du programme RGF AMI Pyr. 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’association française de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966291v1</w:t>
+                <w:t xml:space="preserve">hal-02966350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the timing and rates of valley incision through cave dating in the Eastern Pyrenees : geodynamic implications</w:t>
               </w:r>
@@ -10235,51 +10235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
@@ -10340,77 +10340,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the chronology of glacial fluctuations in the upper Garonne basin through multimethod dating of Pleistocene fluvioglacial sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10459,402 +10459,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie de l'englacement de l'Aubrac au Pléistocène supérieur : apports des Nucléides Cosmogéniques Terrestres (NCT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">L’englacement de l’Aubrac au Pléistocène supérieur : premières datations par nucléides cosmogéniques terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q12 sur le quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905827v1</w:t>
+                <w:t xml:space="preserve">hal-03042330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’englacement de l’Aubrac au Pléistocène supérieur : premières datations par nucléides cosmogéniques terrestres</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+                <w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème colloque "Climat et Impacts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042330v1</w:t>
+                <w:t xml:space="preserve">hal-03993932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Reixach</w:t>
+                <w:t xml:space="preserve">Chronologie de l'englacement de l'Aubrac au Pléistocène supérieur : apports des Nucléides Cosmogéniques Terrestres (NCT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque "Climat et Impacts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">Colloque Q12 sur le quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993932v1</w:t>
+                <w:t xml:space="preserve">hal-02905827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations superficielles du chantier RGF Pyrenées.</w:t>
               </w:r>
@@ -12983,51 +12983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104963" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Reixach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106923" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fernandes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palacios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-10022-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Tomkins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dortch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hughes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Huck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stimson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Adamson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.02.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delmas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.10.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordonau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP433.6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Corominas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12060" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW7PF703-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01240473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.2708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VZTBDP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01227984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PVF8PB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K2PZQ52-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.11.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Z9TD7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Pall&#224;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rod&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31164.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1JD7WL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01183399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.11.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFC42BT7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.198" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWMHMXKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03978275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99712-6.00003-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00050-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00038-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00040-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00043-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03978340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00035-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978367v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00020-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_13" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53447-7.00011-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03990009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ventura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garcia-Oteyza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Monserrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline P&#233;an" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066657v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Marc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reixach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorriaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prognon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prognon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951090v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971925v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sart&#233;gou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voinchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939922v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Batigne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548719v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607546v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ghertman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Heiman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519194v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02416098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Clark" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Timmer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Mcclellan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4194032" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Autran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Burbano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jesus Cobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104963" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Reixach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106923" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fernandes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palacios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-10022-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Tomkins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dortch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hughes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Huck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stimson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Adamson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.02.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delmas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.10.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordonau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP433.6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Corominas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW7PF703-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01240473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.2708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VZTBDP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01227984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PVF8PB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K2PZQ52-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.11.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Z9TD7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Pall&#224;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rod&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31164.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1JD7WL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01183399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.11.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFC42BT7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.198" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWMHMXKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03978275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00050-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00038-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00040-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99712-6.00003-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00043-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978367v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00020-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03978340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00035-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_13" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53447-7.00011-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03990009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ventura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garcia-Oteyza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Monserrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375163v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline P&#233;an" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066657v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Marc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reixach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorriaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prognon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prognon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951090v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911989v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971925v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sart&#233;gou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voinchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939922v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Batigne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548719v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607546v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ghertman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Heiman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519194v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02416098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Clark" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Timmer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Mcclellan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4194032" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Autran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Burbano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jesus Cobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>