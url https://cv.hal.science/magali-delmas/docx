--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -848,295 +848,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid age assessment of glacial landforms in the Pyrenees using Schmidt hammer exposure dating (SHED)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial 10 Be and electron spin resonance dating of fluvial terraces quantifies quaternary tectonic uplift gradients in the eastern Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Tomkins</w:t>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Dortch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Stimson</w:t>
+                <w:t xml:space="preserve">Camille Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2018.12⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193 (193), pp.188-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148042v1</w:t>
+                <w:t xml:space="preserve">halshs-02106565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial 10 Be and electron spin resonance dating of fluvial terraces quantifies quaternary tectonic uplift gradients in the eastern Pyrenees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Rapid age assessment of glacial landforms in the Pyrenees using Schmidt hammer exposure dating (SHED)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Tomkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Dortch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+                <w:t xml:space="preserve">Jonny Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Manel</w:t>
+                <w:t xml:space="preserve">Andrew Stimson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 193 (193), pp.188-211. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (1), pp.26-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02106565v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR Needs CPR: Corporate Sustainability and Politics</w:t>
               </w:r>
@@ -2037,251 +2037,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Pleistocene glaciofluvial terrace age and related soil chronosequence features from vertical 10Be profiles in the Ariège River catchment (Pyrenees, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The last maximum ice extent and subsequent deglaciation of the Pyrenees : an overview of recent research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.06.011⟩</w:t>
+              <w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), p. 359-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18172/cig.2708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213482v1</w:t>
+                <w:t xml:space="preserve">hal-01240473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last maximum ice extent and subsequent deglaciation of the Pyrenees : an overview of recent research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constraints on Pleistocene glaciofluvial terrace age and related soil chronosequence features from vertical 10Be profiles in the Ariège River catchment (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.39-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18172/cig.2708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240473v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cave levels as proxies for measuring post-orogenic uplift: Evidence fromcosmogenic dating of alluvium-filled caves in the French Pyrenees</w:t>
               </w:r>
@@ -2553,51 +2553,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on alpine cirque size</w:t>
+                <w:t xml:space="preserve">A critical appraisal of allometric growth among alpine cirques based on multivariate statistics and spatial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
@@ -2606,114 +2606,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 206, p. 318-329. </w:t>
+              <w:t xml:space="preserve">, 2014, 228, pp.637-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.09.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227984v1</w:t>
+                <w:t xml:space="preserve">hal-01135316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical appraisal of allometric growth among alpine cirques based on multivariate statistics and spatial analysis</w:t>
+                <w:t xml:space="preserve">Environmental controls on alpine cirque size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
@@ -2722,90 +2722,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 228, pp.637-652. </w:t>
+              <w:t xml:space="preserve">, 2014, 206, p. 318-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135316v1</w:t>
+                <w:t xml:space="preserve">hal-01227984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The granite tors of Dartmoor, Southwest England: rapid and recent emergence revealed by Late Pleistocene cosmogenic apparent exposure ages</w:t>
               </w:r>
@@ -3907,587 +3907,587 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Bølling–Allerød Interstadial (14.6–12.9 ka)</w:t>
+                <w:t xml:space="preserve">The Pyrenees : glacial landforms from the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Fernandes</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fernández-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Palacios, P.D. Hughes, V. Jomelli, L.M. Tanarro (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glacial Landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00050-4⟩</w:t>
+              <w:t xml:space="preserve">European Glacial Landscapes. The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ch. 21, Elsevier; Elsevier, pp.419-439, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99712-6.00003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989974v1</w:t>
+                <w:t xml:space="preserve">hal-04541982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Younger Dryas (12.9–11.7 ka)</w:t>
+                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Bølling–Allerød Interstadial (14.6–12.9 ka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Reixach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Glacial Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.541-552, 2023, 978-0-12-823498-3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Elsevier, pp.361-368, 2023, 978-0-323-91899-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00050-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00038-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03989979v1</w:t>
+                <w:t xml:space="preserve">hal-03989974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees: environments and landforms in the aftermath of the LGM (18.9–14.6 ka)</w:t>
+                <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Younger Dryas (12.9–11.7 ka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Glacial Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.185-200, 2023, 978-0-323-91899-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Elsevier, pp.541-552, 2023, 978-0-12-823498-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00038-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00040-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03989968v1</w:t>
+                <w:t xml:space="preserve">hal-03989979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees : glacial landforms from the Holocene</w:t>
+                <w:t xml:space="preserve">The Pyrenees: environments and landforms in the aftermath of the LGM (18.9–14.6 ka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glacial Landscapes. The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ch. 21, Elsevier; Elsevier, pp.419-439, 2023, </w:t>
+              <w:t xml:space="preserve">European Glacial Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.185-200, 2023, 978-0-323-91899-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99712-6.00003-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91899-2.00040-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541982v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-Day Environments</w:t>
+                <w:t xml:space="preserve">Itinerary 6. Elevated Ranges and Interior Basins of the Axial Zone: The Conflent Basin and its Surrounding Massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -4513,102 +4513,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.109-120, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.355-433, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996098v1</w:t>
+                <w:t xml:space="preserve">hal-03996102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 9. Tectonic, Palaeogeographic, and Landscape Evolution of the South-Vergent Nappe Structures and the Iberian Clastic Piedmont</w:t>
+                <w:t xml:space="preserve">Itinerary 8. Elevated Ranges and Interior Basins of the Axial Zone: The Lower Cerdagne Basin and its Surrounding Massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -4634,102 +4634,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.553-619, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.495-551, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996100v1</w:t>
+                <w:t xml:space="preserve">hal-03996442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 1. Where the Pyrenees Meet the Sea: Geomorphological Evolution of the Corbières Orocline</w:t>
+                <w:t xml:space="preserve">Crustal Architecture of the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -4755,102 +4755,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.129-196, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.3-26, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996093v1</w:t>
+                <w:t xml:space="preserve">hal-03996094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 7. Elevated Ranges and Interior Basins of the Axial Zone: The Upper Cerdagne Basin, Capcir Basin, and their Surrounding Massifs</w:t>
+                <w:t xml:space="preserve">Itinerary 1. Where the Pyrenees Meet the Sea: Geomorphological Evolution of the Corbières Orocline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -4876,102 +4876,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.435-493, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.129-196, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995933v1</w:t>
+                <w:t xml:space="preserve">hal-03996093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 5. Aspects of the North-Pyrenean Zone and its Foreland: Agly, Fenouillèdes, Razès, Pays de Sault</w:t>
+                <w:t xml:space="preserve">Itinerary 7. Elevated Ranges and Interior Basins of the Axial Zone: The Upper Cerdagne Basin, Capcir Basin, and their Surrounding Massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -4997,102 +4997,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.299-354, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.435-493, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996446v1</w:t>
+                <w:t xml:space="preserve">hal-03995933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 4. The Vallespir Landscape: Scars of Deluge and Hydrological Disaster</w:t>
+                <w:t xml:space="preserve">Itinerary 5. Aspects of the North-Pyrenean Zone and its Foreland: Agly, Fenouillèdes, Razès, Pays de Sault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5118,102 +5118,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.265-297, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.299-354, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996450v1</w:t>
+                <w:t xml:space="preserve">hal-03996446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 8. Elevated Ranges and Interior Basins of the Axial Zone: The Lower Cerdagne Basin and its Surrounding Massifs</w:t>
+                <w:t xml:space="preserve">Itinerary 4. The Vallespir Landscape: Scars of Deluge and Hydrological Disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5239,102 +5239,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.495-551, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.265-297, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996442v1</w:t>
+                <w:t xml:space="preserve">hal-03996450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Architecture of the Pyrenees</w:t>
+                <w:t xml:space="preserve">Itinerary 9. Tectonic, Palaeogeographic, and Landscape Evolution of the South-Vergent Nappe Structures and the Iberian Clastic Piedmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5360,102 +5360,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.3-26, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.553-619, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996094v1</w:t>
+                <w:t xml:space="preserve">hal-03996100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic transformations of the Mountain Range: Evidence from Denudation Chronology and Landforms</w:t>
+                <w:t xml:space="preserve">Present-Day Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5481,102 +5481,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.57-107, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.109-120, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996104v1</w:t>
+                <w:t xml:space="preserve">hal-03996098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 2. The Roussillon Basin</w:t>
+                <w:t xml:space="preserve">Itinerary 3. Prehistoric and Historic Evolution of the Roussillon Plain: Clues from Geoarchaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5602,102 +5602,102 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.197-244, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.245-263, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996441v1</w:t>
+                <w:t xml:space="preserve">hal-03996445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 3. Prehistoric and Historic Evolution of the Roussillon Plain: Clues from Geoarchaeology</w:t>
+                <w:t xml:space="preserve">Itinerary 2. The Roussillon Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -5723,232 +5723,223 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.245-263, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.197-244, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996445v1</w:t>
+                <w:t xml:space="preserve">hal-03996441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial landscape of the Pyrenees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cenozoic transformations of the Mountain Range: Evidence from Denudation Chronology and Landforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glacial Landscapes. Maximum Extent of Glaciations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.123-128, 2022, 978-0-12-823498-3. </w:t>
+              <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.57-107, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00043-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989983v1</w:t>
+                <w:t xml:space="preserve">hal-03996104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenees: glacial landforms prior to the Last Glacial Maximum</w:t>
+                <w:t xml:space="preserve">Glacial landscape of the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
@@ -5974,212 +5965,221 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Glacial Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.295-307, 2022, 978-0-12-823498-3. </w:t>
+              <w:t xml:space="preserve">European Glacial Landscapes. Maximum Extent of Glaciations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.123-128, 2022, 978-0-12-823498-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00020-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978367v2</w:t>
+                <w:t xml:space="preserve">hal-03989983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pyrenees: glacial landforms prior to the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Palacios; Philip D. Hughes; José M. García-Ruiz; Nuria Andrés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.121-125, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">European Glacial Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.295-307, 2022, 978-0-12-823498-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823498-3.00020-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996451v1</w:t>
+                <w:t xml:space="preserve">hal-03978367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pyrenees: glacial landforms from the Last Glacial Maximum</w:t>
               </w:r>
@@ -6293,51 +6293,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary 6. Elevated Ranges and Interior Basins of the Axial Zone: The Conflent Basin and its Surrounding Massifs</w:t>
+                <w:t xml:space="preserve">Synthesis and Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -6363,78 +6363,78 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Calvet; Magali Delmas; Yanni Gunnell; Bernard Laumonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Landscapes of the Eastern Pyrenees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.355-433, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.121-125, 2022, GeoGuide, 978-3-030-84266-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84266-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996102v1</w:t>
+                <w:t xml:space="preserve">hal-03996451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Têt river valley: a condensed record of long-term landscape evolution in the Pyrenees</w:t>
               </w:r>
@@ -6783,652 +6783,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost in the Pyrenees: the changing mountains</w:t>
+                <w:t xml:space="preserve">The PERMAPYRENEES project: Permafrost in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Garcia-Oteyza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Perez</w:t>
+                <w:t xml:space="preserve">Claudia Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">VIII Iberian Conference on Permafrost (CIP2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Salardú, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375084v1</w:t>
+                <w:t xml:space="preserve">hal-05375163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method dating (¹⁰Be, ³⁶Cl, and ¹⁴C) of the Ossau Valley moraine complex (Pyrenees, France). A new stronghold of asynchronous glacier maximum advance relative to the global LGM falls.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
+                <w:t xml:space="preserve">Permafrost in the Pyrenees: the changing mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Garcia-Oteyza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29eme édition de la Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpeliier, France</w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376614v1</w:t>
+                <w:t xml:space="preserve">hal-05375084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-dating (IRSL and ESR) of Pleistocene fluvial sequences in the Garonne and Ariège rivers (central-eastern Pyrenees) and implications for environmental change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-method dating (¹⁰Be, ³⁶Cl, and ¹⁴C) of the Ossau Valley moraine complex (Pyrenees, France). A new stronghold of asynchronous glacier maximum advance relative to the global LGM falls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29eme édition de la Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379273v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-dating of Pleistocene fluvial sequences (OSL, ESR, 14C) in the upper Garonne catchment and implications for paleo-environmental reconstructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Cross-dating (IRSL and ESR) of Pleistocene fluvial sequences in the Garonne and Ariège rivers (central-eastern Pyrenees) and implications for environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluvial Archives Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379248v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PERMAPYRENEES project: Permafrost in the Pyrenees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oriol Monserrat</w:t>
+                <w:t xml:space="preserve">Cross-dating of Pleistocene fluvial sequences (OSL, ESR, 14C) in the upper Garonne catchment and implications for paleo-environmental reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Iberian Conference on Permafrost (CIP2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Salardú, Spain</w:t>
+              <w:t xml:space="preserve">Fluvial Archives Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375163v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations glaciaires entre 15 et 29 ka et leurs implications climatiques dans la haute-vallée de la Neste (Pyrénées Centrales, France)</w:t>
               </w:r>
@@ -7516,277 +7516,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Q14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379218v1</w:t>
+                <w:t xml:space="preserve">hal-04492834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492834v1</w:t>
+                <w:t xml:space="preserve">hal-05379218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum glacier extent of the Penultimate Glacial Cycle in the Upper Garonne Basin (Pyrenees): new chronological evidence.</w:t>
               </w:r>
@@ -8016,260 +8016,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Reixach</w:t>
+                <w:t xml:space="preserve">Emprise spatiale et chronologie des fluctuations glaciaire post-LGM en haute vallée de l'Ariège : données nouvelles et implications paléoclimatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque "Climat et Impacts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Q12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066657v1</w:t>
+                <w:t xml:space="preserve">hal-03993891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emprise spatiale et chronologie des fluctuations glaciaire post-LGM en haute vallée de l'Ariège : données nouvelles et implications paléoclimatiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Reixach</w:t>
+                <w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">6ème colloque "Climat et Impacts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993891v1</w:t>
+                <w:t xml:space="preserve">hal-04066657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprise spatiale et chronologie des fluctuations glaciaires LGM et post-LGM dans les Pyrénées : données nouvelles et implications paléoclimatiques.</w:t>
               </w:r>
@@ -8357,51 +8357,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie des fluctuations glaciaires dans les Pyrénées au cours du Global LGM et de la dernière Terminaison glaciaire : données nouvelles et implications paléoclimatiques.</w:t>
+                <w:t xml:space="preserve">Le LGM et la dernière Terminaison glaciaire dans les Pyrénées : données nouvelles et implications paléoclimatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
@@ -8419,306 +8419,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : vivre pendant la dernière glaciation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Recherche, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop de lancement de l’ANR MAGICLIM - Climat de montagne, glaciers et dynamique du paysage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTerre, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554884v1</w:t>
+                <w:t xml:space="preserve">hal-02554879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’englacement du Massif central : nouvelles perspectives de recherche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronologie des fluctuations glaciaires dans les Pyrénées au cours du Global LGM et de la dernière Terminaison glaciaire : données nouvelles et implications paléoclimatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Table ronde : vivre pendant la dernière glaciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121383v1</w:t>
+                <w:t xml:space="preserve">hal-02554884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le LGM et la dernière Terminaison glaciaire dans les Pyrénées : données nouvelles et implications paléoclimatiques.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’englacement du Massif central : nouvelles perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de lancement de l’ANR MAGICLIM - Climat de montagne, glaciers et dynamique du paysage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTerre, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554879v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pyrénées quaternaires : archives fluviales, glaciaires et changements environnementaux.</w:t>
               </w:r>
@@ -8862,1148 +8862,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst et glaciers depuis 450 ka dans les Pyrénées ariégeoises Nouvelles datations U/Th dans la grotte de Niaux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Durand</w:t>
+                <w:t xml:space="preserve">Quantifier les mouvements verticaux pléistocènes de la croûte terrestre à partir de la datation croisée par ESR et profils verticaux de TCN d’un système de terrasses fluviatiles. Cas du bassin de la Têt, Pyrénées-Orientales, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvet Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Karst 2018, Hommage à R. Maire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chambery, France</w:t>
+              <w:t xml:space="preserve">Colloque Q11 - Au Centre des Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ-CNF-INQUA, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867297v1</w:t>
+                <w:t xml:space="preserve">hal-03993914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGF Chantier Pyrénées – mise en cohérence des formations superficielles à l’échelle de 1/50 000 : méthodologie et perspectives.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+                <w:t xml:space="preserve">Karst et glaciers depuis 450 ka dans les Pyrénées ariégeoises Nouvelles datations U/Th dans la grotte de Niaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Prognon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e RST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Karst 2018, Hommage à R. Maire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867280v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier les mouvements verticaux pléistocènes de la croûte terrestre à partir de la datation croisée par ESR et profils verticaux de TCN d’un système de terrasses fluviatiles. Cas du bassin de la Têt, Pyrénées-Orientales, France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Manel</w:t>
+                <w:t xml:space="preserve">RGF Chantier Pyrénées – mise en cohérence des formations superficielles à l’échelle de 1/50 000 : méthodologie et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 - Au Centre des Enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEQ-CNF-INQUA, Feb 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">26e RST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993914v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation rates on alpine cirque floors and their surrounding ridgetop crests from 10Be and 26Al data. Implications for the glacial buzzsaw hypothesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Calvet</w:t>
+                <w:t xml:space="preserve">Un complexe morainique du Pléistocène moyen daté par la méthode des profils cosmogéniques verticaux (Pyrénées orientales, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Joint Geomorphological Meeting et Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t>
+              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911988v1</w:t>
+                <w:t xml:space="preserve">hal-01951090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un complexe morainique du Pléistocène moyen daté par la méthode des profils cosmogéniques verticaux (Pyrénées orientales, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Denudation rates on alpine cirque floors and their surrounding ridgetop crests from 10Be and 26Al data. Implications for the glacial buzzsaw hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">18th Joint Geomorphological Meeting et Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951090v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial erosion rates among Pyrenean cirques inferred from DEM-, field- and GIS-derived measurements of Holocene ice-marginal deposit volumes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Crest</w:t>
+                <w:t xml:space="preserve">Système karstique de Niaux Lombrives Sabart. Les derniers 400 000 ans et les relations avec les dernières glaciations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t>
+              <w:t xml:space="preserve">15ème RIK RAK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Tarascon sur Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911989v1</w:t>
+                <w:t xml:space="preserve">hal-02946183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système karstique de Niaux Lombrives Sabart. Les derniers 400 000 ans et les relations avec les dernières glaciations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sorriaux</w:t>
+                <w:t xml:space="preserve">Glacial erosion rates among Pyrenean cirques inferred from DEM-, field- and GIS-derived measurements of Holocene ice-marginal deposit volumes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème RIK RAK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Tarascon sur Ariège, France</w:t>
+              <w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946183v1</w:t>
+                <w:t xml:space="preserve">hal-02911989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleistocene floodplain response to climatic forcing in the Ariège River catchment (Pyrenees, France): constraints from vertical 10Be profiles along glaciofluvial fill terraces and from related soil chronosequence feature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème RIK RAK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Villefranche de Conflent, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’association française de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971925v1</w:t>
+                <w:t xml:space="preserve">hal-02966350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléogéographie et chronologie des paléoenglacements tardiglaciaires dans les Pyrénées.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Delmas</w:t>
+                <w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mahe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Hez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop BRGM, Restitution du programme RGF AMI Pyr. 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">14ème RIK RAK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Villefranche de Conflent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966291v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10052,152 +10095,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene floodplain response to climatic forcing in the Ariège River catchment (Pyrenees, France): constraints from vertical 10Be profiles along glaciofluvial fill terraces and from related soil chronosequence feature.</w:t>
+                <w:t xml:space="preserve">Paléogéographie et chronologie des paléoenglacements tardiglaciaires dans les Pyrénées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guillou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’association française de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
+              <w:t xml:space="preserve">Workshop BRGM, Restitution du programme RGF AMI Pyr. 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966350v1</w:t>
+                <w:t xml:space="preserve">hal-02966291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the timing and rates of valley incision through cave dating in the Eastern Pyrenees : geodynamic implications</w:t>
               </w:r>
@@ -10235,51 +10235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
@@ -10340,90 +10340,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the chronology of glacial fluctuations in the upper Garonne basin through multimethod dating of Pleistocene fluvioglacial sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10459,152 +10459,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’englacement de l’Aubrac au Pléistocène supérieur : premières datations par nucléides cosmogéniques terrestres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Chronologie de l'englacement de l'Aubrac au Pléistocène supérieur : apports des Nucléides Cosmogéniques Terrestres (NCT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Q12 sur le quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042330v1</w:t>
+                <w:t xml:space="preserve">hal-02905827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t>
               </w:r>
@@ -10709,195 +10709,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie de l'englacement de l'Aubrac au Pléistocène supérieur : apports des Nucléides Cosmogéniques Terrestres (NCT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">L’englacement de l’Aubrac au Pléistocène supérieur : premières datations par nucléides cosmogéniques terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q12 sur le quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905827v1</w:t>
+                <w:t xml:space="preserve">hal-03042330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations superficielles du chantier RGF Pyrenées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10961,51 +10961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paired electron spin resonance and in situ produced terrestrial cosmogenic nuclide ages on a Pleistocene fluvial sequence of the Têt River, eastern Pyrenees (France): implications for Quaternary crustal uplift regimes. Session SS1-A13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12983,51 +12983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104963" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Reixach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106923" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fernandes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palacios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-10022-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Tomkins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dortch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hughes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Huck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stimson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Adamson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.02.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delmas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.10.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordonau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP433.6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Corominas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW7PF703-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01240473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.2708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VZTBDP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01227984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PVF8PB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K2PZQ52-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.11.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Z9TD7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Pall&#224;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rod&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31164.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1JD7WL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01183399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.11.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFC42BT7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.198" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWMHMXKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03978275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00050-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00038-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00040-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99712-6.00003-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00043-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978367v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00020-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03978340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00035-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_13" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53447-7.00011-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03990009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ventura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garcia-Oteyza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Monserrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375163v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline P&#233;an" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066657v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Marc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reixach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorriaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prognon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prognon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951090v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911989v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971925v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sart&#233;gou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voinchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939922v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Batigne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548719v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607546v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ghertman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Heiman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519194v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02416098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Clark" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Timmer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Mcclellan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4194032" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Autran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Burbano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jesus Cobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104963" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Reixach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106923" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fernandes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palacios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-10022-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Tomkins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dortch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Huck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stimson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Adamson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.02.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delmas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.10.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordonau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP433.6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Corominas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01240473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.2708" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW7PF703-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VZTBDP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.10.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K2PZQ52-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01227984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PVF8PB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.11.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Z9TD7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Pall&#224;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rod&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31164.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK1JD7WL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01183399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.11.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFC42BT7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.198" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWMHMXKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03978275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99712-6.00003-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00050-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00038-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91899-2.00040-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03989983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00043-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978367v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00020-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03978340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823498-3.00035-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84266-6_5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_13" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53447-7.00011-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03990009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ventura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garcia-Oteyza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Monserrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline P&#233;an" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066657v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Marc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reixach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993914v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867297v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorriaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867280v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prognon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prognon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951090v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971925v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sart&#233;gou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voinchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994007v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939922v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Batigne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548719v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607546v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ghertman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Heiman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519194v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02416098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Clark" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Timmer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Mcclellan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4194032" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Autran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Burbano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jesus Cobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>