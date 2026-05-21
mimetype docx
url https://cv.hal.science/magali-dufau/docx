--- v0 (2026-03-07)
+++ v1 (2026-05-21)
@@ -156,1806 +156,1901 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une anthropologie des expériences de dé-patrimonialisation</w:t>
+                <w:t xml:space="preserve">Bruno Brulon Soares, The Anticolonial Museum. Reclaiming Our Colonial Heritage , London/New York, Routledge, 2024, 164 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bertrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 55 (1), 2025</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">, 2025, Vol. 55 (1), pp.196-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.251.0196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05101996v1</w:t>
+                <w:t xml:space="preserve">hal-05053413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les collections océaniennes du muséum de Toulouse : entre histoire et nouvelle éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bonvin Pochstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lành Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Musées et collections océaniennes en France, 152, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jso.12875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dénaturaliser le musée, pluraliser les savoirs : une ethnographie des services patrimoniaux du Muséum d'histoire naturelle de Toulouse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construire les futurs patrimoniaux : les collections du Bénin à l’épreuve de l’interdisciplinarité, retours critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mondes passés aux futurs émergents : réseaux, conflits et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx Structurations des Mondes Sociaux, Sep 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05329895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de la première journée d'étude des jeunes Chercheurs de la SCREAF (Structure Collaborative de Recherche en Eudes Africaines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Dufau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première journée d'étude des jeunes Chercheurs de la SCREAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaïs Clara; Magali Dufau; Stephanie Lima, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnect collections with &amp;quot;polyphonic&amp;quot; knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Gbèmako Théodore Atropko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doing and Undoing with Anthropology, Online Panel 71: Doing provenance research otherwise. From undoing colonial epistemologies to pluralising knowledge with museum collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Social Anthropologists, 2024, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces des arbres sacrés de la dynastie des Houezenous à Porto-Novo (Bénin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbres hors forêts : marginalités, usages, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provenances, enjeux et perspectives autour des biens culturels en provenance du Bénin conservés à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2025TLSEJ018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-05538862v1</w:t>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provenances, enjeux et perspectives autour des biens culturels en provenance du Bénin conservés à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaïs CLARA; Magali DUFAU; Sebastien RAYSSAC; Anouk DELAITRE, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystères archéologiques, civilisationnels et environnementaux : comment décoloniser les imaginaires autour du patrimoine naturel et culturel de Rapa Nui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines insulaires. Favoriser la visibilité et l’attractivité des patrimoines insulaires : un enjeu muséologique du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOFOM; Université de Nouvelle-Calédonie; AMEPNC, 2023, Nouméa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise des musées ou l’émergence des possibles : vers des recherches participatives et inclusives sur les biens culturels en provenance du Bénin conservés à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise, un objet pour l’anthropologie ? Atelier 17 : Faut-il « brûler» ou « vider» les musées d’ethnographie ? Représentativité, provenance et circulation des collections muséales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From a colonial collection to a postcolonial collective project: the cultural artefacts from Benin held in Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Gbèmako Théodore Atropko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Futures, Panel Arts 16: Rebuilding museums and museologies in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Conference on African Studies, 2023, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux nouvelles routes culturelles au Bénin autour des couvents vodùn et des forts Betammaribé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines vagabonds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to postcolonize ethnographic collections? A try with collections from Benin preserved in Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations and beyond, Panel 29: Relations, co-creations and representations in and around ethnographic museums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conference of the Finnish Anthropological Society, 2023, Rovaniemi, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutral words or taboo words: What can or cannot be said in a museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taboos in museology: Difficult issues for museum theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOFOM, 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la collection coloniale vers une étude postcoloniale : enjeux et perspectives autour des biens culturels africains conservés au muséum d’histoire naturelle de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bonvin Pochstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collections premières. Aux débuts des objets d’Afrique dans les musées occidentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Histoire de l'Art, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles neutres ou paroles taboues ? Ce qui peut être dit ou non au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taboos in museology: Difficult issues for museum theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Prague, République tchèque. pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnecter les collections à leur histoire et aux populations qui les ont créées : l’exemple du fonds en provenance du Bénin conservé au muséum d’histoire naturelle de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bonvin Pochstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulations dans les Afriques, Afriques en circulation, Atelier 47 - Objets d'Afrique : histoire et patrimoine à l'ombre des collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre des études africaines en France, 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « tablier d’amazone » ? Biographie d’un pagne provenant du Bénin et conservé au muséum d’histoire naturelle de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restitution des patrimoines du Bénin. Recherches en provenance, densification et transmission des savoirs à Ájácɛ́, Xɔgbonu, Porto-Novo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival International de Porto-Novo, 2022, Porto-Novo, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire les futurs patrimoniaux : les collections du Bénin à l’épreuve de l’interdisciplinarité, retours critiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dénaturaliser le musée, pluraliser les savoirs : une ethnographie des services patrimoniaux du Muséum d'histoire naturelle de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dufau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...989 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Toulouse, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025TLSEJ018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04915601v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05538862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Brulon Soares, The Anticolonial Museum. Reclaiming Our Colonial Heritage , London/New York, Routledge, 2024, 164 p.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pour une anthropologie des expériences de dé-patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couturier Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basset Karine-Larissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyraud-Mamys Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbe Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 55 (1), pp.196-198. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Vol. 55 (1), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.251.0196⟩</w:t>
-[...126 lines deleted...]
-                <w:t xml:space="preserve">hal-03649384v1</w:t>
+                <w:t xml:space="preserve">halshs-05101996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices du doute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dufau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces du dé/colonial au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.VIII-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2023,51 +2118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA611E36"/>
+    <w:nsid w:val="699910B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2254,51 +2349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-dufau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7612-5747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284394718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101996v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Bastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Karine-Larissa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyraud-Mamys Amandine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05538862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dufau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05329895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dela&#238;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Gb&#232;mako Th&#233;odore Atropko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bonvin Pochstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.251.0196" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03649384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#224;nh Granier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.12875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-dufau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7612-5747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284394718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dufau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.251.0196" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03649384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bonvin Pochstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#224;nh Granier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.12875" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05329895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dela&#238;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Gb&#232;mako Th&#233;odore Atropko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05538862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Bastien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Karine-Larissa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyraud-Mamys Amandine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe No&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>