--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -762,416 +762,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Roy</w:t>
+                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (12), pp.2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624502v1</w:t>
+                <w:t xml:space="preserve">hal-02622657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.181-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623334v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
+                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul L. Chretien</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (12), pp.2658. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (4), pp.933-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622657v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,330 +1660,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t>
+                <w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bryone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+                <w:t xml:space="preserve">Laure Pares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64 (1), pp.119-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636584v1</w:t>
+                <w:t xml:space="preserve">hal-02636476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t>
+                <w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bryone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jeannequin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t>
+              <w:t xml:space="preserve">, 2015, 64 (1), pp.119-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636476v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared dynamics of grey mould incidence and genetic characteristics of Botrytis cinerea in neighbouring vegetable greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,273 +2037,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against Botrytis cinerea through the manipulation of nitrogen fertilization of tomato plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+                <w:t xml:space="preserve">François Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 86, pp.307-311</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643393v1</w:t>
+                <w:t xml:space="preserve">hal-02641900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against Botrytis cinerea through the manipulation of nitrogen fertilization of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.39-42</w:t>
+              <w:t xml:space="preserve">, 2013, 86, pp.307-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641900v1</w:t>
+                <w:t xml:space="preserve">hal-02643393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating nitrogen fertilization for the management of diseases in the tomato greenhouse: what perspectives for IPM?</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Lebkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddik Ozayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80, pp.333-338</w:t>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Phytopathologie – Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jan 2026, Aussois, France</w:t>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII IOBC-WPRS Working Group Biological and Integrated Control of Plant Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Turin, Italy. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel national de la recherche sur la tomate 2024 (Fous de tomate)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission “Young IOBC-WPRS”, PhD Symposium “Biological Control of Arthropod Pests and Plant Diseases”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International organisation for Biological Control, Apr 2024, Cabrils, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3038,51 +3038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the factors influencing the efficacy of biocontrol against plant diseases for an optimal use in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pressecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3297,77 +3297,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congress on Plant Protection: “Integrated plant protection for sustainable crop production and forestry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Zlatibor, Serbia. pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3418,77 +3418,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congress on Plant Protection: “Integrated plant protection for sustainable crop production and forestry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plant Protection Society of Serbia (PPSS). SRB., Nov 2019, Zlatibor, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3526,90 +3526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IOBC-WPRS meeting of the working group "Biocontrol products: From lab testing to product development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de Lleida (UdL). ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP.; International organisation for biological and integrated control (IOBC)., Apr 2018, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA.; Université du Littoral Côte d’Opale (ULCO). FRA., May 2017, Malo-les-Bains, France</w:t>
@@ -3772,51 +3772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCLEROLEG, un projet à l’interface entre le labo et le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Lebkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddik Ozayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS Meeting of the working group “Integrated control in protected crops, mediterranean climate”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). Catania, ITA., Oct 2012, Catania, Italy</w:t>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a temporary reduction in nitrogen nutrition on the susceptibility of strawberry to grey mould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agressivité comparée de Sclerotinia sclerotiorum sur différentes espèces végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,51 +4861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un phytotron &amp;quot;très basse consommation énergétique&amp;quot; et son application à l’évaluation du pouvoir pathogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des populations de&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5088,894 +5088,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asti Irawanti Azis</w:t>
+                <w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Efi Toding Tondok</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740639v1</w:t>
+                <w:t xml:space="preserve">hal-02744060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Facteurs de diversification chez Botrytis cinerea : comment faire de la recombinaison sans sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t>
+              <w:t xml:space="preserve">10. rencontres de Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP). 27 au 31 janvier 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744060v1</w:t>
+                <w:t xml:space="preserve">hal-02742236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de diversification chez Botrytis cinerea : comment faire de la recombinaison sans sexe ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
+                <w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asti Irawanti Azis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efi Toding Tondok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. rencontres de Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP). 27 au 31 janvier 2014</w:t>
+              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742236v1</w:t>
+                <w:t xml:space="preserve">hal-02740639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de nutrition azotée affecte la sensibilité de la fraise à Botrytis cinerea et l'efficacité de produits stimulant les défenses de la plante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748483v1</w:t>
+                <w:t xml:space="preserve">hal-02749125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
+              <w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749247v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749624v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+                <w:t xml:space="preserve">Le niveau de nutrition azotée affecte la sensibilité de la fraise à Botrytis cinerea et l'efficacité de produits stimulant les défenses de la plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749125v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la spécificité d’hôte de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; sur tomates et laitues par caractérisation génotypique et phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bryone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,51 +6436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahirine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hammadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamiroune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-024-00865-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dantony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asti Irawanti Azis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Toding Tondok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Sangare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Buono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahirine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hammadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamiroune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-024-00865-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dantony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asti Irawanti Azis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Toding Tondok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Sangare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Buono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>