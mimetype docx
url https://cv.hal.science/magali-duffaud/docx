--- v1 (2026-04-08)
+++ v2 (2026-05-16)
@@ -762,416 +762,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+                <w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.181-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622657v1</w:t>
+                <w:t xml:space="preserve">hal-02624502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Roy</w:t>
+                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (4), pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624502v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
+                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 152 (4), pp.933-944. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (12), pp.2658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623334v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,330 +1660,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t>
+                <w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bryone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jeannequin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 64 (1), pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636476v1</w:t>
+                <w:t xml:space="preserve">hal-02636584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t>
+                <w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bryone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+                <w:t xml:space="preserve">Benoît Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64 (1), pp.119-127. </w:t>
+              <w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636584v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared dynamics of grey mould incidence and genetic characteristics of Botrytis cinerea in neighbouring vegetable greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,273 +2037,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against Botrytis cinerea through the manipulation of nitrogen fertilization of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.39-42</w:t>
+              <w:t xml:space="preserve">, 2013, 86, pp.307-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641900v1</w:t>
+                <w:t xml:space="preserve">hal-02643393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against Botrytis cinerea through the manipulation of nitrogen fertilization of tomato plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+                <w:t xml:space="preserve">François Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 86, pp.307-311</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643393v1</w:t>
+                <w:t xml:space="preserve">hal-02641900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating nitrogen fertilization for the management of diseases in the tomato greenhouse: what perspectives for IPM?</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Lebkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddik Ozayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80, pp.333-338</w:t>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Phytopathologie – Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jan 2026, Aussois, France</w:t>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII IOBC-WPRS Working Group Biological and Integrated Control of Plant Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Turin, Italy. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel national de la recherche sur la tomate 2024 (Fous de tomate)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission “Young IOBC-WPRS”, PhD Symposium “Biological Control of Arthropod Pests and Plant Diseases”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International organisation for Biological Control, Apr 2024, Cabrils, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3038,51 +3038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the factors influencing the efficacy of biocontrol against plant diseases for an optimal use in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pressecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3297,77 +3297,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congress on Plant Protection: “Integrated plant protection for sustainable crop production and forestry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Zlatibor, Serbia. pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3418,77 +3418,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congress on Plant Protection: “Integrated plant protection for sustainable crop production and forestry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plant Protection Society of Serbia (PPSS). SRB., Nov 2019, Zlatibor, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3526,90 +3526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IOBC-WPRS meeting of the working group "Biocontrol products: From lab testing to product development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de Lleida (UdL). ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP.; International organisation for biological and integrated control (IOBC)., Apr 2018, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA.; Université du Littoral Côte d’Opale (ULCO). FRA., May 2017, Malo-les-Bains, France</w:t>
@@ -3772,51 +3772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCLEROLEG, un projet à l’interface entre le labo et le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Lebkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddik Ozayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS Meeting of the working group “Integrated control in protected crops, mediterranean climate”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). Catania, ITA., Oct 2012, Catania, Italy</w:t>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a temporary reduction in nitrogen nutrition on the susceptibility of strawberry to grey mould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agressivité comparée de Sclerotinia sclerotiorum sur différentes espèces végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,51 +4861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un phytotron &amp;quot;très basse consommation énergétique&amp;quot; et son application à l’évaluation du pouvoir pathogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des populations de&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,51 +5094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,942 +5213,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de diversification chez Botrytis cinerea : comment faire de la recombinaison sans sexe ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
+                <w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asti Irawanti Azis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efi Toding Tondok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. rencontres de Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP). 27 au 31 janvier 2014</w:t>
+              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742236v1</w:t>
+                <w:t xml:space="preserve">hal-02740639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asti Irawanti Azis</w:t>
+                <w:t xml:space="preserve">Facteurs de diversification chez Botrytis cinerea : comment faire de la recombinaison sans sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t>
+              <w:t xml:space="preserve">10. rencontres de Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP). 27 au 31 janvier 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740639v1</w:t>
+                <w:t xml:space="preserve">hal-02742236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+                <w:t xml:space="preserve">Le niveau de nutrition azotée affecte la sensibilité de la fraise à Botrytis cinerea et l'efficacité de produits stimulant les défenses de la plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749125v1</w:t>
+                <w:t xml:space="preserve">hal-02748483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749624v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+                <w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749247v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de nutrition azotée affecte la sensibilité de la fraise à Botrytis cinerea et l'efficacité de produits stimulant les défenses de la plante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
+              <w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748483v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la spécificité d’hôte de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; sur tomates et laitues par caractérisation génotypique et phénotypique</w:t>
+                <w:t xml:space="preserve">Évolution des populations aériennes de [i]Botrytis cinerea[/i] : un exemple d’aéromicrobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Bryone</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'Inra 2012. L'Isle-sur-La-Sorgue- 13-15 novembre 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744862v1</w:t>
+                <w:t xml:space="preserve">hal-01267866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des populations aériennes de [i]Botrytis cinerea[/i] : un exemple d’aéromicrobiologie</w:t>
+                <w:t xml:space="preserve">Evaluation de la spécificité d’hôte de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; sur tomates et laitues par caractérisation génotypique et phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bryone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'Inra 2012. L'Isle-sur-La-Sorgue- 13-15 novembre 2012</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267866v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6436,51 +6436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahirine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hammadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamiroune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-024-00865-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dantony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asti Irawanti Azis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Toding Tondok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Sangare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Buono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahirine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Hammadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamiroune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-024-00865-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dantony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asti Irawanti Azis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Toding Tondok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Sangare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740639v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Buono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>