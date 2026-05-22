--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -583,2097 +583,2097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agatha Ruiz de la Prada, la fantaisie selon les règles de l'art&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fantaisie dans les arts visuels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Heitz et Emmanuel Le Vagueresse, Feb 2015, Reims, France. p.145-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le punk espagnol face au souvenir de la guerre civile (1936-39) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les scènes punks en Europe (1976-2016), Emergence, transferts, diffusions ; Projet de Recherche PIND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’UMR THALIM (CNRS/ENS/Paris3), Centre Musical Barbara Fleury., Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agatha Ruiz de la Prada, la fantaisie selon les règles de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude organisée par le CIRLEP </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Heitz et Emmanuel Le Vagueresse, Feb 2015, Reims, France. p.145-165</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déconstruction du patrimoine politique à sa compression: la singulière odyssée de l’Azor, depuis la pêche à la baleine jusqu’aux abattoirs madrilènes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Transmissions textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeanne Raimond, Jean-Louis Brunel, GRES, Université de Nîmes., May 2013, Nîmes, France. p.141-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, l’UMR THALIM (CNRS/ENS/Paris3), Centre Musical Barbara Fleury., Oct 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la mémoire dans les créations contemporaines espagnoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Images et représentations de la société" (dir. Françoise Heitz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madrid &amp;quot;Escuela de calor&amp;quot;: l'amour pop-rock dans le Madrid de la Movida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Straight from the heart: le Rock et l'amour"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Université de Chester (RU) et l'Université Paul Valéry Montpellier III, 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario de la Iglesia: Street art et postmovida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRESS, Université Vauban de Nîmes (dir. Jeanne Raimond)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Agatha Ruiz de la Prada et Pablo Pérez Mínguez habillent leurs contemporains ou comment (se) jouer des apparences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XIIIe congrès international de sociocritique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Perpignan, France. pp.193-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario de la Iglesia: un représentant de l'art urbain madrilène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence organisée par le département de LEA de l'UPPA et le Service des Relations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pau, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le retour de la mémoire dans les créations contemporaines espagnoles</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Kaka de luxe à Boikot: quand le punk-rock madrilène retrouve la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international « This Is The Modern World. Pour Une histoire sociale du rock </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouka Leele: La mirada de Ouka Leele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Festival de Cinéma Espagnol Cinehorizontes de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collection &amp;quot;Visible&amp;quot;, Madrid: Quelle visibilité pour l'art gay?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRESS, Université Vauban de Nîmes (dir. Jeanne Raimond), le 17 avril 2013, Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et représentations de Madrid pendant la Movida: de la révélation à la restauration identitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Images et représentations de la société" (dir. Françoise Heitz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">, 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jeanne Raimond, Jean-Louis Brunel, GRES, Université de Nîmes., May 2013, Nîmes, France. p.141-157</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto García Alix: De dónde no se vuelve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de Cinéma Espagnol Cinehorizontes de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, l'Université de Chester (RU) et l'Université Paul Valéry Montpellier III, 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture madrilène de l'après-franquisme: la Movida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence organisée par l'Association Hablemos Español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Millau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;Sólo se vive una vez&amp;quot; au &amp;quot;Todo Vale&amp;quot;: images de Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">préparation aux Concours d'enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Perpignan, France. pp.193-212</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“De Kaka de luxe à Boikot: quand le punk-rock madrilène retrouve la mémoire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« This Is The Modern World. Pour Une histoire sociale du rock »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlez-moi d'art&amp;quot;: la Movida madrilène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences universitaires "parlez-moi d'Art"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque les fantômes du passé sortent de l'oubli pour entrer dans le réfrigérateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRESS (dir. Jeanne Raimond)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, Francia</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Movida: la Transición cultural en el Madrid de los 80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préparation aux Concours d'enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Reims, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes dates de l'Histoire&amp;quot;: 1982, La Movida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Hôtel de Ville d'Avignon sur invitation de l'Association Contraluz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Reims, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La movida (1970-86): du rrollo underground au Todo Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Université Vauban de Nîmes à l'intention des étudiants de Licence Espagnol-Anglais, le 12 avril 2011, Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, Francia</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desde la contracultura madrileña hasta la Movida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">préparation aux Concours d'enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Reims, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Millau, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iconographie et historique de la Movida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude consacrée à La Transition démocratique espagnole </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Todo Vale (1982-86): transculturación, transgresión, transmisión. La restauración como ideologema en las producciones artísticas del Rrollo, de la Nueva Ola y de la Movida (Madrid, años 70-80)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociocrítica e interdisciplinariedad, XII Congreso del Instituto Internacional de Sociocrítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Chicharro et Francisco Linares, Instituto Internacional de Sociocrítica, Universidad de Granada, Oct 2009, Granada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ombre à la lumière: théâtralisation et auto mise-en-scène de la minorité underground madrilène de la Nueva Ola (1979-82) dans les productions artistiques du Todo Vale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre des minorités: l’identité en construction. 2e Colloque international interdisciplinaire Théâtre des minorités.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICTT, Dec 2008, Avignon, France. p. 27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Reims, Francia</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1983, Madrid: le New-York européen! Du fantasme libérateur à la stratégie marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et Manipulation, 6e Congrès International du GRIMH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIMH, Université Lumière-Lyon 2, Nov 2008, Lyon, France. p.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche de soi et recherche de l’autre dans Bajarse al Moro de José Luis Alonso de Santos (1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre des minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICTT, Université d'Avignon, Dec 2006, Avignon, France. p. 217-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, avignon, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Movida madrilène (1976-86) : expression d’un état de crise identitaire en période de Transitions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude Approche croisées d’un malaise contemporain, Université d'Avignon, décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICTT, Marianne Beauviche., Dec 2007, Avignon, France. p. 129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ardilla Roja de Julio Medem (1993) : amnésie identitaire volontaire et réactualisation du mythe de l’éternel retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe Congrès International de l’IIS (Institut International de Sociocritique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREC (Institut de Recherche et d'Etudes en Sociocritique), Université Paul Valéry, Montpellier III, Oct 2005, Montpellier, France. p.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422778v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02422556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations mariales dans la série picturale El Valle de los Caídos des peintres Costus (1980-87) : réinterprétation postmoderne d’un patrimoine connoté</w:t>
               </w:r>
@@ -3112,717 +3112,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03159603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reinterpretación del género tradicional de la copla en las músicas españolas actuales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trama&amp;Fondo, Lectura y Teoría del Texto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Copla, 47, p.159-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition culturelle du Madrid de l’après-franquisme. De la contre-culture du Rrollo au « label » Movida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier spécial « Les contre cultures en Europe et aux Etats-Unis (1945-1991) » (52), pp.51-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire historique dans les musiques espagnoles actuelles à travers le prisme des crises de l'Espagne contemporaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Remémorations ibériques. Pratiques et usages du souvenir en Espagne. XIIIe-XXIe siècle. Hommage à Bernard Bessière., n°39 (2/2019), p.135-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les spécificités culturelles du Todo Vale dans le Madrid de l'après-franquisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Capitales européennes et diversité culturelle., n°1327, octobre-décembre 2019, p. 33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Copla, 47, p.159-171</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madrid, « école de chaleur » : l’amour pop-rock dans le Madrid de la Movida. Madrid “school of heat”: pop-rock love in Movida-era Madrid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Popular Romance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dossier spécial « Les contre cultures en Europe et aux Etats-Unis (1945-1991) » (52), pp.51-65</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“De la révélation à la mise en garde: quand les artistes espagnols contemporains retrouvent la mémoire historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Représentations de la mémoire en Espagne et en Amérique Latine au XXe et XXIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Remémorations ibériques. Pratiques et usages du souvenir en Espagne. XIIIe-XXIe siècle. Hommage à Bernard Bessière., n°39 (2/2019), p.135-170</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super 8 (2012): une ré-vision de la ville de Madrid par Mario de la Iglesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sociocriticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXX-1 y 2, pp.317-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil, mémoire et identité: la Ley de Nietos, l'exil en héritage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils et mémoires de l'exil dans le monde ibérique (XIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Trans-Atlántico Literaturas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Représentations de la mémoire en Espagne et en Amérique Latine au XXe et XXIe siècle</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arte gay busca casa&amp;quot;ou les enjeux de la visibilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Monde luso-hispanophone</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, XXX-1 y 2, pp.317-345</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et représentations de Madrid dans les œuvres du Todo Vale: Madrid me mata, l'expression d'un &amp;quot;Je t'aime moi non plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 367, pp.65-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338490v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01338462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur &amp;quot;la faune&amp;quot; de la Movida. Pablo Pérez Mínguez, du &amp;quot;Safari-photo&amp;quot; au &amp;quot;désétiquetage</w:t>
               </w:r>
@@ -4390,399 +4390,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pepi, Luci, Bom y otras chicas del montón de Pedro Almodóvar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Ouka Leele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de Madrid dans les œuvres du Todo Vale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pepi, Luci, Bom y otras chicas del montón de Pedro Almodóvar</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los años vividos : fotografías 1980-1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Movida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una mirada extranjera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumousseau Lesquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338524v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-01330878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission spéciale Movida madrilène: &amp;quot;L'existence ne se vit qu'une fois</w:t>
               </w:r>
@@ -5061,51 +5061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumousseau Lesquer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159570v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02424975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumousseau Lesquer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159570v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02424975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02422376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01338593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>