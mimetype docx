--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -262,611 +262,611 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Understanding the Aggregation of Lanthanum(III) Nitrate Clusters in Pure Methanol: A Molecular Dynamics Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Rodrik</w:t>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucaud</w:t>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (15), pp.3869-3878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c08316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063003v1</w:t>
+                <w:t xml:space="preserve">hal-05018575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from molecular dynamics: What drives the Eu(NO3)3 aggregate formation in solvent extraction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipophilic EDTA-based ligands in different diluents for the extraction of rare earths: Preliminary results with Nd(III), Dy(III) and Pr(III) in chloride and nitrate media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Žiberna</w:t>
+                <w:t xml:space="preserve">Raphaëlle Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Guillam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 438 PartB, pp.128711. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231, pp.106415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318281v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic EDTA-based ligands in different diluents for the extraction of rare earths: Preliminary results with Nd(III), Dy(III) and Pr(III) in chloride and nitrate media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights from molecular dynamics: What drives the Eu(NO3)3 aggregate formation in solvent extraction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 438 PartB, pp.128711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791847v1</w:t>
+                <w:t xml:space="preserve">hal-05318281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Aggregation of Lanthanum(III) Nitrate Clusters in Pure Methanol: A Molecular Dynamics Investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Rodrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (15), pp.3869-3878. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 721, pp.136827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c08316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018575v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Lanthanide Ions in Solution: A Versatile Force Field in Aqueous and Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (3), pp.1282-1292. </w:t>
@@ -917,64 +917,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical models for dense solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 253, pp.79-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1047,51 +1047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (28), pp.6408-6420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1119,564 +1119,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microemulsion as model to predict free energy of transfer of electrolyte in solvent extraction</w:t>
+                <w:t xml:space="preserve">On interactions in binary mixtures used in solvent extraction: Insights from combined Isothermal Titration Calorimetry experiments and Molecular Dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gourdin-Bertin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mathilde Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1953259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 345, pp.116985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325952v1</w:t>
+                <w:t xml:space="preserve">hal-03325902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of Eu(NO3)3 salt with DMDOHEMA in n-alkanes: Unravelling curvature properties in liquid-liquid extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long-range organization study of piperidinium-based ionic liquids by polarizable molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (17), pp.3355-3365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436543v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interactions in binary mixtures used in solvent extraction: Insights from combined Isothermal Titration Calorimetry experiments and Molecular Dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics simulations of Eu(NO3)3 salt with DMDOHEMA in n-alkanes: Unravelling curvature properties in liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+                <w:t xml:space="preserve">Simon Stemplinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 345, pp.116985. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116985⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 348, pp.118035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325902v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range organization study of piperidinium-based ionic liquids by polarizable molecular dynamics simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Microemulsion as model to predict free energy of transfer of electrolyte in solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gourdin-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (17), pp.3355-3365. </w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.28-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1953259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653482v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Local and Non-local Terms are Essential for Second Harmonic Generation Simulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of molecular dynamics in pNMR for the structural determination of AnV and AnVI complexes in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Poulin-Ponnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,611 +1838,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering Second Harmonic Generation Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Vatin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp.1178-1187. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (45), pp.15134-15142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1SC03960A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120483v1</w:t>
+                <w:t xml:space="preserve">hal-03411692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.1178-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201940v1</w:t>
+                <w:t xml:space="preserve">hal-03120483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Microemulsions: Formulation Based on Knowledge of Their Mesostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gradzielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Malo de Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeshayahu Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121 (10), pp.5671-5740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrev.0c00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Second Harmonic Generation Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (45), pp.15134-15142. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (13), pp.3409-3418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SC03960A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411692v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t>
@@ -2506,77 +2506,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (24), pp.5121-5130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UO22+ structure in solvent extraction phases resolved at molecular and supramolecular scales: a combined molecular dynamics, EXAFS and SWAXS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,90 +2757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined supramolecular and mesoscale modelling of liquid–liquid extraction of rare earth salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwesa Karmakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 555, pp.713-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2868,646 +2868,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
+                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (15-16), pp.2009-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998392v1</w:t>
+                <w:t xml:space="preserve">cea-01760168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
+                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116 (15-16), pp.2009-2021. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (31), pp.7726-7736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01760168v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (33), pp.5518-5526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999620v1</w:t>
+                <w:t xml:space="preserve">hal-02000001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (33), pp.5518-5526. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.7094-7100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000001v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (10), pp.7094-7100. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (41), pp.9647-9658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000040v1</w:t>
+                <w:t xml:space="preserve">hal-01999620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Spectroscopic/Molecular Dynamic Study for Investigating a Methyl-Carboxylated PEI as a Potential Uranium Decorporation Agent</w:t>
               </w:r>
@@ -3532,51 +3532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christine Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3653,64 +3653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco Hartkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3761,51 +3761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling metals by controlled transfer of ionic species between complex fluids: en route to “ienaics”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3908,90 +3908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (2), pp.024501. </w:t>
@@ -4029,90 +4029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of associated electrolytes in water: Molecular dynamics simulations of sulfate solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (34), pp.11184-11195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4146,77 +4146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of mutual diffusion for associated electrolytes solution: ZnSO4 and MgSO4 aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardat M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,90 +4276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting for thermodynamic instabilities in water/oil/surfactant microemulsions: A mesoscopic modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arleth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140 (16), pp.164711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4393,90 +4393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modelling of frustration in microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (19), pp.7133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4523,51 +4523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical homogenization of electrokinetic equations in porous media using lattice-Boltzmann simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,77 +4644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Aggregates as Adaptive Self-Assembled Systems for Selective Liquid-Liquid Cation Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (1-2), pp.108-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4773,51 +4773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for adsorption and desorption in Lattice-Boltzmann simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Pagonabarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,416 +4884,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised ionic radii of lanthanoid(III) ions in aqueous solution</w:t>
+                <w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola d'Angelo</w:t>
+                <w:t xml:space="preserve">C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Migliorati</w:t>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Chillemi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Arnaud Tosseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 50 (10), pp.4572-4579. </w:t>
+              <w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic200260r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616990v1</w:t>
+                <w:t xml:space="preserve">hal-04693255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the nitrate coordination to Eu3+ ions in solution by potential of mean force calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Revised ionic radii of lanthanoid(III) ions in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chillemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp02535f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (10), pp.4572-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200260r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03326157v1</w:t>
+                <w:t xml:space="preserve">hal-00616990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the nitrate coordination to Eu3+ ions in solution by potential of mean force calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (13), pp.5840-5847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02535f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693255v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03326157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarizable Interaction Potential for Molecular Dynamics Simulations of Actinoids(III) in Liquid Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5379,77 +5379,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Description of Binary Lanthanoid Salt Solutions: A Coarse-Graining Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (15), pp.4329-4340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5483,51 +5483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics Studies of Concentrated Binary Solutions of Lanthanide Salts: Structural and Exchange Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,51 +5535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (2), pp.519-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5626,77 +5626,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grained lanthanoid chloride aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 153 (2-3), pp.107-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5742,51 +5742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effects on Lanthanoids (III) hydration structure and dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a polarizable pair interaction potential for lanthanoids(III) in liquid water: a molecular dynamics study of structure and dynamics of the whole series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5975,77 +5975,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics to rationalize EXAFS experiments : a dynamical model explaining hydration behaviour across the lanthanoid(III) series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 190, pp.012056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6079,64 +6079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What first principles molecular dynamics can tell us about EXAFS spectroscopy of radioactive heavy metal cations in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,51 +6209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model to explain hydration behaviour across Lanthanide series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,51 +6325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pair interaction potentials with explicit polarization for molecular dynamics simulations of La3+ in bulk water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6446,51 +6446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of hydrated La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; properties in liquid water, a molecular dynamics simulations study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6588,51 +6588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled Car-Parrinello molecular dynamics and EXAFS data analysis investigation of aqueous Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6766,64 +6766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6848,90 +6848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict the thermodynamics of rare-earth reverse micelle involved in separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Conference of the European Colloid and Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6956,77 +6956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction moléculaire des enthalpies libres de transfert des ions pour l’extraction liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l'ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSM, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7045,273 +7045,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol interfaces for liquid-liquid extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Guillam</w:t>
+                <w:t xml:space="preserve">Modeling of liquid-liquid extraction of salts between an aqueous phase and a microemulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emília V. Ferreira de Aragão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692850v1</w:t>
+                <w:t xml:space="preserve">hal-04695206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of liquid-liquid extraction of salts between an aqueous phase and a microemulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emília V. Ferreira de Aragão</w:t>
+                <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol interfaces for liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695206v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interface formation and extractant distribution at the liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7349,64 +7349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7431,77 +7431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction moléculaire des enthalpies libres de transfert pour l’extraction liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7526,77 +7526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-octanol and air-octanol interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations - JTMS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ThéMoSiA, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7634,64 +7634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Théorie, Modélisation et Simulations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7716,77 +7716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-octanol and air-octanol interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3) – 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7805,1361 +7805,1361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics and paramagnetic Nuclear Magnetic Resonance coupling for the coordination mode determination of An VI complexes in solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Unraveling the Thermodynamics Properties of Rare-earth Reverse Micelle Involved in Separation Chemistry: A Multi-scale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stemplinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Berthon</w:t>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th international conference on coordination chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">17th Conference of International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04743515v1</w:t>
+                <w:t xml:space="preserve">hal-04693294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aggregation of malonamides (DMDOHEMA) extractants in Ionic Liquids by Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">17th Conference of the International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716840v1</w:t>
+                <w:t xml:space="preserve">hal-04695979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation at the service of liquid solid interfaces: insight from molecular dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of multi-scale approaches to unravel the phenomena associated with rare earth transfer in separation chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wang, Kunyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Solid-Liquid Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSM, Sep 2022, Bagnolssur-Cèze, France</w:t>
+              <w:t xml:space="preserve">Workshop "The Mathematics of Soft Matter, Structure and Dynamics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurora Clark, Feb 2022, Chicago (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810705v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric structure of liquid-liquid interfaces containing an extractant: Experiments and molecular dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in surfaces interfaces and interphases 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, May 2022, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Thermodynamics Properties of Rare-earth Reverse Micelle Involved in Separation Chemistry: A Multi-scale Approach</w:t>
+                <w:t xml:space="preserve">Simulation at the service of liquid solid interfaces: insight from molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang, Kunyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">Workshop on Solid-Liquid Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSM, Sep 2022, Bagnolssur-Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693294v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of malonamides (DMDOHEMA) extractants in Ionic Liquids by Molecular Dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics and paramagnetic Nuclear Magnetic Resonance coupling for the coordination mode determination of An VI complexes in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Poulin-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">44th international conference on coordination chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695979v1</w:t>
+                <w:t xml:space="preserve">cea-04743515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-scale approaches to unravel the phenomena associated with rare earth transfer in separation chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "The Mathematics of Soft Matter, Structure and Dynamics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aurora Clark, Feb 2022, Chicago (IL), United States</w:t>
+              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693305v1</w:t>
+                <w:t xml:space="preserve">hal-04716840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the second harmonic generation signal at the water-air interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucaud</w:t>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloid and Interface Society ECIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695950v1</w:t>
+                <w:t xml:space="preserve">cea-04735941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Origin of the second harmonic generation signal at the water-air interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
+              <w:t xml:space="preserve">European Colloid and Interface Society ECIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04804678v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693335v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04804678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hennig</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
+              <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04735941v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Chimie Physique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9184,90 +9184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’enthalpie d’excès à partir de l’enthalpie de dilution pour les systèmes (alcanes+N,N-dialkylamides) : approche expérimentale et théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9299,1969 +9299,1969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04740919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of uranium(VI) extraction by N,N-(2-ethylhexyl)isobutyramide</w:t>
+                <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coquil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mc. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School CCP5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338617v1</w:t>
+                <w:t xml:space="preserve">cea-02338585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science, Technology and Applications of Rare Earths (ICSTAR-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696001v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Bley</w:t>
+                <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
+              <w:t xml:space="preserve">Balard Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695997v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic approach of uranium(VI) extraction by N,N-(2-ethylhexyl)isobutyramide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. van Damme</w:t>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-S. Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mc. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science, Technology and Applications of Rare Earths (ICSTAR-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirupati, India</w:t>
+              <w:t xml:space="preserve">Summer School CCP5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004068v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999458v1</w:t>
+                <w:t xml:space="preserve">hal-04696001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276181v1</w:t>
+                <w:t xml:space="preserve">hal-04695997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governs the stability of reverse micelles in rare-earth separation: a chemical model based on a multiscale approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693367v1</w:t>
+                <w:t xml:space="preserve">hal-02276181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">What governs the stability of reverse micelles in rare-earth separation: a chemical model based on a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693379v1</w:t>
+                <w:t xml:space="preserve">hal-04693367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Ceze, France</w:t>
+              <w:t xml:space="preserve">Balard Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338585v1</w:t>
+                <w:t xml:space="preserve">hal-04693379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory at the ICSM and a simple description of charged liquid solid interfaces: an insight from molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">From Molecular Dynamics Simulation of Liquid-Vapor Interfaces to Activity Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual retreat of the biomaterials department of the Max Planck Institute of Colloids and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tabarz, Germany</w:t>
+              <w:t xml:space="preserve">Balard Post(PhD)2 Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814220v1</w:t>
+                <w:t xml:space="preserve">hal-04696007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Osmotic Equilibria: A New Tool to Calculate Osmotic and Activity Coefficients in Concentrated Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory at the ICSM and a simple description of charged liquid solid interfaces: an insight from molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual retreat of the biomaterials department of the Max Planck Institute of Colloids and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tabarz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696016v1</w:t>
+                <w:t xml:space="preserve">hal-04814220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Dynamics Simulation of Liquid-Vapor Interfaces to Activity Coefficients</w:t>
+                <w:t xml:space="preserve">Simulating Osmotic Equilibria: A New Tool to Calculate Osmotic and Activity Coefficients in Concentrated Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Post(PhD)2 Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Thermodynamics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696007v1</w:t>
+                <w:t xml:space="preserve">hal-04696016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
+              <w:t xml:space="preserve">CEFIPRA Workshop on Challenges in the Processing and Recycling of Rare-earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441923v1</w:t>
+                <w:t xml:space="preserve">hal-04693420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation at a charged surface a molecular dynamics investigation of the Stern layer for water-silica interfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ballard Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02431797v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation d'ion sur une surface chargee analyse par dynamique moleculaire de la couche de Stern pour une interface eau-silice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Condensation at a charged surface a molecular dynamics investigation of the Stern layer for water-silica interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hartkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5emes Journées de l’Association Française de l’Adsorption Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Ballard Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02431817v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02431797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
+                <w:t xml:space="preserve">Condensation d'ion sur une surface chargee analyse par dynamique moleculaire de la couche de Stern pour une interface eau-silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hartkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA Workshop on Challenges in the Processing and Recycling of Rare-earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Pune, India</w:t>
+              <w:t xml:space="preserve">5emes Journées de l’Association Française de l’Adsorption Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693420v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02431817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of ions in solutions: a challenge for the separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
@@ -11290,103 +11290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Ions in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telluride Reseach Science Center Workshop "Ions in Aqueous Solutions and Molecular Biology: Theory, simulation, modeling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Telluride (CO), United States</w:t>
@@ -11415,90 +11415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics properties of microemulsions involved in ion separation methods: a mesoscopic modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arleth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11523,77 +11523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mésoscopique des microémulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11644,51 +11644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Ionic Transport in Charged Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11752,51 +11752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Ionic Transport in Charged Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11860,51 +11860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide Salts Concentrated Aqueous Solutions: Structural Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12011,1426 +12011,1426 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695743v1</w:t>
+                <w:t xml:space="preserve">hal-04692719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of colloidal organic dispersions predicted by multi-scale modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustave Szczepan</w:t>
+                <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol separation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’ISEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692718v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic aminopolycarboxylate-based ligands for the recycling of rare earths</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOSS XVIII 18th Belgian Organic Synthesis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768315v1</w:t>
+                <w:t xml:space="preserve">hal-04692710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Klein</w:t>
+                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bagnols Sur Cèze, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692710v1</w:t>
+                <w:t xml:space="preserve">hal-04695743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of colloidal organic dispersions predicted by multi-scale modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’ISEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692711v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol separation systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipophilic aminopolycarboxylate-based ligands for the recycling of rare earths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Guillam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">BOSS XVIII 18th Belgian Organic Synthesis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693043v1</w:t>
+                <w:t xml:space="preserve">hal-04768315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Klein</w:t>
+                <w:t xml:space="preserve">Stability of colloidal organic dispersions predicted by multi-scale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Szczepan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692719v1</w:t>
+                <w:t xml:space="preserve">hal-04692711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCP5 Summer School 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée des thésards de l'ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692746v1</w:t>
+                <w:t xml:space="preserve">hal-04692731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifiques ISEC</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695711v1</w:t>
+                <w:t xml:space="preserve">hal-04692766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCP5 Summer school 2023</w:t>
+              <w:t xml:space="preserve">CCP5 Summer School 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695718v1</w:t>
+                <w:t xml:space="preserve">hal-04692746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des thésards ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
+              <w:t xml:space="preserve">CCP5 Summer school 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695728v1</w:t>
+                <w:t xml:space="preserve">hal-04695718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Guillam</w:t>
+                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des thésards de l'ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifiques ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692731v1</w:t>
+                <w:t xml:space="preserve">hal-04695711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Guillam</w:t>
+                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
+              <w:t xml:space="preserve">Journée des thésards ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692766v1</w:t>
+                <w:t xml:space="preserve">hal-04695728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration mechanisms of uranium dioxide (UO2): new insights from ab initio molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
@@ -13459,90 +13459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modelling of Liquid/Liquid Extraction: Study of the Organic Phase and the Liquid/Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13580,90 +13580,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13688,90 +13688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling phase transfer of electrolytes in emulsified microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gourdin-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloid and Interface Society (ECIS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13809,64 +13809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modelling of silicate fluids applied to geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13891,90 +13891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating osmotic equilibria A new tool to calculate activity coefficients in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 17èmes Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bagnols Sur Ceze, France. CEA Marcoule, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14012,64 +14012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modelling of aqueous alumino-silicates fluids for ground stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Physical Chemistry (ECPC) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Borgo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14107,64 +14107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption along the alkali series on silica surfaces : reversal of adsorption selectivity with pH studied with molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco Hartkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14219,77 +14219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of ionic adsorption in silicas studied with molecular dynamics and potential of mean force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14344,77 +14344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic specificity of adsorption on silica surfaces : an analysis with molecular dynamics and potential of mean force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14469,77 +14469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microemulsions: a new model for organic phases involved in ion separation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emulsification : Modélisation, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14564,51 +14564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of La3+ by Molecular Dynamics Simulations using Explicit Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14672,51 +14672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics study of La(H2O)216[3+]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14780,51 +14780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of Ion La3+, a Molecular Dynamics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14888,51 +14888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of hard cations, a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15028,90 +15028,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiff and flexible water-poor microemulsions: disconnected and bicontinuous microstructures, their phase diagrams and scattering properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Interface Chemistry for Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.503-528, 2013, 9781466569058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15168,51 +15168,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des trications lanthanide en solution aqueuse par dynamique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15271,51 +15271,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Multi-Echelle pour les Phénomènes de Transfert en Chimie Séparative : de l'Atome aux Procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université de Montpellier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15423,51 +15423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49C2B8BA"/>
+    <w:nsid w:val="0319F9D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15654,51 +15654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-duvail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1586-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12376730X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215111708" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359242074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7601-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08316" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00084F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04154470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02524" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1953259" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03436543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116985" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05437F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gradzielski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malo de Molina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshayahu Talmon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c00812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03960A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b00495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lahrouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Chamayou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hocine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Hartkamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08836" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03088" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardat M." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard O." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.903306" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP43981J" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201200091" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNKZ39ZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Levesque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013308" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliorati" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chillemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200260r" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613699" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4R8RNMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081143" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700803" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N3JTBR8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souaille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184474v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.09.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPKNSZ6D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lia V. Ferreira de Arag&#227;o" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810705v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Kunyu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693305v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740919v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufreche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Charbonnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999458v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814220v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431797v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hartkamp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Siboulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431817v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duvail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693844v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693846v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Mar&#269;elja" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693866v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Szczepan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768315v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692710v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Klein" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692731v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692766v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142629v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695563v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695561v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810819v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693919v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184480v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003980v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03326911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-duvail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1586-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12376730X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215111708" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359242074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7601-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00084F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04154470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02524" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116985" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03436543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1953259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05437F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03960A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gradzielski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malo de Molina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshayahu Talmon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c00812" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b00495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lahrouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Chamayou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hocine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Hartkamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08836" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03088" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardat M." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard O." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.903306" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP43981J" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201200091" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNKZ39ZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Levesque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013308" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliorati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chillemi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200260r" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613699" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4R8RNMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081143" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700803" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N3JTBR8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souaille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184474v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.09.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPKNSZ6D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695206v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lia V. Ferreira de Arag&#227;o" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692850v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695979v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693305v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Kunyu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740919v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufreche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338617v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Charbonnel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431797v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hartkamp" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Siboulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duvail" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693844v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693846v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Mar&#269;elja" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693866v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Szczepan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768315v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692711v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692731v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692766v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692746v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142629v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695563v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695561v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810819v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693919v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184480v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003980v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03326911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>