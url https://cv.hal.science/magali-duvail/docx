--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -228,6508 +228,6772 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Aggregation of Lanthanum(III) Nitrate Clusters in Pure Methanol: A Molecular Dynamics Investigation</w:t>
+                <w:t xml:space="preserve">From mesoscopic to macroscopic models of reactive Brownian nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Guillam</w:t>
+                <w:t xml:space="preserve">Dominika Lesnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dahirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c08316⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164, pp.184115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0317682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018575v1</w:t>
+                <w:t xml:space="preserve">hal-05626722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic EDTA-based ligands in different diluents for the extraction of rare earths: Preliminary results with Nd(III), Dy(III) and Pr(III) in chloride and nitrate media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations” [Colloids Surf. A 721 (2025) 136827]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Piton</w:t>
+                <w:t xml:space="preserve">G. Rodrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+                <w:t xml:space="preserve">C. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106415⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 740, pp.140338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2026.140338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791847v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from molecular dynamics: What drives the Eu(NO3)3 aggregate formation in solvent extraction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipophilic EDTA-based ligands in different diluents for the extraction of rare earths: Preliminary results with Nd(III), Dy(III) and Pr(III) in chloride and nitrate media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Žiberna</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231, pp.106415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05318281v1</w:t>
+                <w:t xml:space="preserve">hal-04791847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Understanding the Aggregation of Lanthanum(III) Nitrate Clusters in Pure Methanol: A Molecular Dynamics Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (15), pp.3869-3878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c08316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05063003v1</w:t>
+                <w:t xml:space="preserve">hal-05018575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Lanthanide Ions in Solution: A Versatile Force Field in Aqueous and Organic Solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Insights from molecular dynamics: What drives the Eu(NO3)3 aggregate formation in solvent extraction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 438 PartB, pp.128711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417824v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical models for dense solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Structure and chemistry of uranium dioxide (UO2) in water from first-principles molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Rodrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4FD00084F⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 721, pp.136827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.136827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693938v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Aggregation Behavior of Extractant Molecules in Ionic Liquids: A Coupled Polarizable Molecular Dynamics and SAXS Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling Lanthanide Ions in Solution: A Versatile Force Field in Aqueous and Organic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.1282-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154470v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interactions in binary mixtures used in solvent extraction: Insights from combined Isothermal Titration Calorimetry experiments and Molecular Dynamics simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chemical models for dense solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116985⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 253, pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00084F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325902v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range organization study of piperidinium-based ionic liquids by polarizable molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Exploring the Aggregation Behavior of Extractant Molecules in Ionic Liquids: A Coupled Polarizable Molecular Dynamics and SAXS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 126 (17), pp.3355-3365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01123⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 127 (28), pp.6408-6420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653482v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of Eu(NO3)3 salt with DMDOHEMA in n-alkanes: Unravelling curvature properties in liquid-liquid extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On interactions in binary mixtures used in solvent extraction: Insights from combined Isothermal Titration Calorimetry experiments and Molecular Dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 348, pp.118035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118035⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 345, pp.116985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436543v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microemulsion as model to predict free energy of transfer of electrolyte in solvent extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Long-range organization study of piperidinium-based ionic liquids by polarizable molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1953259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (17), pp.3355-3365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325952v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Local and Non-local Terms are Essential for Second Harmonic Generation Simulation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Foucaud</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of Eu(NO3)3 salt with DMDOHEMA in n-alkanes: Unravelling curvature properties in liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stemplinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05437F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 348, pp.118035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653959v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of molecular dynamics in pNMR for the structural determination of AnV and AnVI complexes in solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microemulsion as model to predict free energy of transfer of electrolyte in solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gourdin-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Berthon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.28-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1953259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03790213v1</w:t>
+                <w:t xml:space="preserve">hal-03325952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Second Harmonic Generation Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Why Local and Non-local Terms are Essential for Second Harmonic Generation Simulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SC03960A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.12961-12973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05437F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411692v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contribution of molecular dynamics in pNMR for the structural determination of AnV and AnVI complexes in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Poulin-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (40), pp.15895-15909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120483v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Microemulsions: Formulation Based on Knowledge of Their Mesostructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deciphering Second Harmonic Generation Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yeshayahu Talmon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (45), pp.15134-15142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC03960A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.0c00812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325883v1</w:t>
+                <w:t xml:space="preserve">hal-03411692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using Microemulsions: Formulation Based on Knowledge of Their Mesostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gradzielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Malo de Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeshayahu Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (10), pp.5671-5740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.0c00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201940v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (13), pp.3409-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161600v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the structure of concentrated NaOH aqueous solutions by combining molecular dynamics and wide-angle X-ray scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
+                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b00495⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.1178-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171608v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UO22+ structure in solvent extraction phases resolved at molecular and supramolecular scales: a combined molecular dynamics, EXAFS and SWAXS approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Berthon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP07230B⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109047v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined supramolecular and mesoscale modelling of liquid–liquid extraction of rare earth salts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigation of the structure of concentrated NaOH aqueous solutions by combining molecular dynamics and wide-angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (24), pp.5121-5130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b00495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.07.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998379v1</w:t>
+                <w:t xml:space="preserve">hal-02171608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">UO22+ structure in solvent extraction phases resolved at molecular and supramolecular scales: a combined molecular dynamics, EXAFS and SWAXS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johannes Theisen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (15), pp.7894-7906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP07230B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01760168v1</w:t>
+                <w:t xml:space="preserve">hal-02109047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (15-16), pp.2009-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998392v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01760168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (31), pp.7726-7736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000001v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined supramolecular and mesoscale modelling of liquid–liquid extraction of rare earth salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yushu Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555, pp.713-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000040v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (33), pp.5518-5526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999620v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Spectroscopic/Molecular Dynamic Study for Investigating a Methyl-Carboxylated PEI as a Potential Uranium Decorporation Agent</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02408⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.7094-7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000048v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ion condensation occurs at a charged surface: a molecular dynamics investigation of the stern layer for water–silica interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (2), pp.963-973. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (41), pp.9647-9658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b08836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000098v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling metals by controlled transfer of ionic species between complex fluids: en route to “ienaics”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Combined Spectroscopic/Molecular Dynamic Study for Investigating a Methyl-Carboxylated PEI as a Potential Uranium Decorporation Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bauer</w:t>
+                <w:t xml:space="preserve">Florian Lahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+                <w:t xml:space="preserve">Anne Christine Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Belloni</w:t>
+                <w:t xml:space="preserve">Gaelle Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 293 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.1300-1308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-014-3447-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187792v1</w:t>
+                <w:t xml:space="preserve">hal-02000048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
+                <w:t xml:space="preserve">How ion condensation occurs at a charged surface: a molecular dynamics investigation of the stern layer for water–silica interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sarah Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Hartkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jairo Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (2), pp.024501. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (2), pp.963-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4905008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b08836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000182v1</w:t>
+                <w:t xml:space="preserve">hal-02000098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of associated electrolytes in water: Molecular dynamics simulations of sulfate solutions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recycling metals by controlled transfer of ionic species between complex fluids: en route to “ienaics”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b03088⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-014-3447-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000133v1</w:t>
+                <w:t xml:space="preserve">hal-01187792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of mutual diffusion for associated electrolytes solution: ZnSO4 and MgSO4 aqueous solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of associated electrolytes in water: Molecular dynamics simulations of sulfate solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard O.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2014.903306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (34), pp.11184-11195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b03088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472416v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting for thermodynamic instabilities in water/oil/surfactant microemulsions: A mesoscopic modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Arleth</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 140 (16), pp.164711. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4873357⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 142 (2), pp.024501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001423v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modelling of frustration in microemulsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of mutual diffusion for associated electrolytes solution: ZnSO4 and MgSO4 aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardat M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard O.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP43981J⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (9-10), pp.1405 - 1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2014.903306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001920v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical homogenization of electrokinetic equations in porous media using lattice-Boltzmann simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Predicting for thermodynamic instabilities in water/oil/surfactant microemulsions: A mesoscopic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arleth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.013019⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (16), pp.164711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4873357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078978v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Aggregates as Adaptive Self-Assembled Systems for Selective Liquid-Liquid Cation Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic modelling of frustration in microemulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arleth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijch.201200091⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (19), pp.7133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP43981J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02000312v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for adsorption and desorption in Lattice-Boltzmann simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Levesque</w:t>
+                <w:t xml:space="preserve">Numerical homogenization of electrokinetic equations in porous media using lattice-Boltzmann simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daan Frenkel</w:t>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.013308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.013308⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.013019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.013019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078977v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reverse Aggregates as Adaptive Self-Assembled Systems for Selective Liquid-Liquid Cation Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1-2), pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijch.201200091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693255v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised ionic radii of lanthanoid(III) ions in aqueous solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for adsorption and desorption in Lattice-Boltzmann simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Pagonabarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola d'Angelo</w:t>
+                <w:t xml:space="preserve">Daan Frenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Zitolo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic200260r⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.013308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.013308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616990v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the nitrate coordination to Eu3+ ions in solution by potential of mean force calculations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tosseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp02535f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03326157v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizable Interaction Potential for Molecular Dynamics Simulations of Actinoids(III) in Liquid Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Understanding the nitrate coordination to Eu3+ ions in solution by potential of mean force calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3613699⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (13), pp.5840-5847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02535f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616991v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03326157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Description of Binary Lanthanoid Salt Solutions: A Coarse-Graining Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Revised ionic radii of lanthanoid(III) ions in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chillemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1110168⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (10), pp.4572-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200260r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002579v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Studies of Concentrated Binary Solutions of Lanthanide Salts: Structural and Exchange Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Polarizable Interaction Potential for Molecular Dynamics Simulations of Actinoids(III) in Liquid Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic9017085⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135, pp.044503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3613699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00870636v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-grained lanthanoid chloride aqueous solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Atomistic Description of Binary Lanthanoid Salt Solutions: A Coarse-Graining Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2010.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (15), pp.4329-4340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1110168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02002610v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effects on Lanthanoids (III) hydration structure and dynamics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Molecular Dynamics Studies of Concentrated Binary Solutions of Lanthanide Salts: Structural and Exchange Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.08.048⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (2), pp.519-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic9017085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00535910v1</w:t>
+                <w:t xml:space="preserve">cea-00870636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a polarizable pair interaction potential for lanthanoids(III) in liquid water: a molecular dynamics study of structure and dynamics of the whole series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coarse-grained lanthanoid chloride aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3081143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (2-3), pp.107-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2010.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366914v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics to rationalize EXAFS experiments : a dynamical model explaining hydration behaviour across the lanthanoid(III) series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Temperature effects on Lanthanoids (III) hydration structure and dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paola d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012056⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 498 (1-3), pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431633v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What first principles molecular dynamics can tell us about EXAFS spectroscopy of radioactive heavy metal cations in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Building a polarizable pair interaction potential for lanthanoids(III) in liquid water: a molecular dynamics study of structure and dynamics of the whole series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2009.1616⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (10), pp.104501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3081143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403284v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model to explain hydration behaviour across Lanthanide series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics to rationalize EXAFS experiments : a dynamical model explaining hydration behaviour across the lanthanoid(III) series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700803⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190, pp.012056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00281352v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair interaction potentials with explicit polarization for molecular dynamics simulations of La3+ in bulk water.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">What first principles molecular dynamics can tell us about EXAFS spectroscopy of radioactive heavy metal cations in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (7), pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2009.1616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164597v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of hydrated La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; properties in liquid water, a molecular dynamics simulations study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A dynamic model to explain hydration behaviour across Lanthanide series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.09.059⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), pp.693-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184474v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pair interaction potentials with explicit polarization for molecular dynamics simulations of La3+ in bulk water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.034503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature dependence of hydrated La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; properties in liquid water, a molecular dynamics simulations study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 448 (1-3), pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.09.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A coupled Car-Parrinello molecular dynamics and EXAFS data analysis investigation of aqueous Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (48), pp.13081-13088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp064688z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6739,5261 +7003,5261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prédiction moléculaire des enthalpies libres de transfert des ions pour l’extraction liquide-liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols Sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants de l'ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSM, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693036v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict the thermodynamics of rare-earth reverse micelle involved in separation chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692672v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction moléculaire des enthalpies libres de transfert des ions pour l’extraction liquide-liquide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to predict the thermodynamics of rare-earth reverse micelle involved in separation chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l'ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSM, Apr 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693017v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of liquid-liquid extraction of salts between an aqueous phase and a microemulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emília V. Ferreira de Aragão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol interfaces for liquid-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interface formation and extractant distribution at the liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction moléculaire des enthalpies libres de transfert pour l’extraction liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-octanol and air-octanol interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations - JTMS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ThéMoSiA, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Théorie, Modélisation et Simulations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-octanol and air-octanol interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3) – 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Thermodynamics Properties of Rare-earth Reverse Micelle Involved in Separation Chemistry: A Multi-scale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Stemplinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference of International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of malonamides (DMDOHEMA) extractants in Ionic Liquids by Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference of the International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of multi-scale approaches to unravel the phenomena associated with rare earth transfer in separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "The Mathematics of Soft Matter, Structure and Dynamics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurora Clark, Feb 2022, Chicago (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric structure of liquid-liquid interfaces containing an extractant: Experiments and molecular dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in surfaces interfaces and interphases 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, May 2022, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation at the service of liquid solid interfaces: insight from molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Špadina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang, Kunyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Solid-Liquid Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSM, Sep 2022, Bagnolssur-Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics and paramagnetic Nuclear Magnetic Resonance coupling for the coordination mode determination of An VI complexes in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Poulin-Ponnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th international conference on coordination chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04743515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRF User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04735941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the second harmonic generation signal at the water-air interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloid and Interface Society ECIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695950v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04804678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Origin of the second harmonic generation signal at the water-air interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">European Colloid and Interface Society ECIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693335v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Chimie Physique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’enthalpie d’excès à partir de l’enthalpie de dilution pour les systèmes (alcanes+N,N-dialkylamides) : approche expérimentale et théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04740919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Science, Technology and Applications of Rare Earths (ICSTAR-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of uranium(VI) extraction by N,N-(2-ethylhexyl)isobutyramide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mc. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School CCP5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338617v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic approach of uranium(VI) extraction by N,N-(2-ethylhexyl)isobutyramide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Summer School CCP5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696001v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695997v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governs the stability of reverse micelles in rare-earth separation: a chemical model based on a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Molecular Dynamics Simulation of Liquid-Vapor Interfaces to Activity Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Post(PhD)2 Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory at the ICSM and a simple description of charged liquid solid interfaces: an insight from molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Špadina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual retreat of the biomaterials department of the Max Planck Institute of Colloids and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tabarz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Osmotic Equilibria: A New Tool to Calculate Osmotic and Activity Coefficients in Concentrated Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwesa Karmakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFIPRA Workshop on Challenges in the Processing and Recycling of Rare-earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Guilbaud</w:t>
+                <w:t xml:space="preserve">Condensation at a charged surface a molecular dynamics investigation of the Stern layer for water-silica interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hartkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
+              <w:t xml:space="preserve">Ballard Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441923v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02431797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation at a charged surface a molecular dynamics investigation of the Stern layer for water-silica interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Coasne</w:t>
+                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ballard Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02431797v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation d'ion sur une surface chargee analyse par dynamique moleculaire de la couche de Stern pour une interface eau-silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hartkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5emes Journées de l’Association Française de l’Adsorption Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02431817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of ions in solutions: a challenge for the separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Ions in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telluride Reseach Science Center Workshop "Ions in Aqueous Solutions and Molecular Biology: Theory, simulation, modeling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Telluride (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics properties of microemulsions involved in ion separation methods: a mesoscopic modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mésoscopique des microémulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stjepan Marčelja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier CFCAM "Modélisation multi-échelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Ionic Transport in Charged Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Ionic Transport in Charged Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide Salts Concentrated Aqueous Solutions: Structural Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Very Heavy Metals 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Canet en Roussillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12003,3008 +12267,3008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol separation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692719v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prediction of water transfer in water-octanol separation systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693043v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lipophilic aminopolycarboxylate-based ligands for the recycling of rare earths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">BOSS XVIII 18th Belgian Organic Synthesis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695743v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of colloidal organic dispersions predicted by multi-scale modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’ISEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692718v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic aminopolycarboxylate-based ligands for the recycling of rare earths</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability of colloidal organic dispersions predicted by multi-scale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Szczepan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOSS XVIII 18th Belgian Organic Synthesis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’ISEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768315v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of colloidal organic dispersions predicted by multi-scale modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Szczepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thésards de l'ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCP5 Summer School 2023</w:t>
+              <w:t xml:space="preserve">CCP5 Summer school 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692746v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCP5 Summer school 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée Scientifiques ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695718v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Molecular prediction of ion transfer for liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifiques ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
+              <w:t xml:space="preserve">CCP5 Summer School 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695711v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thésards ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration mechanisms of uranium dioxide (UO2): new insights from ab initio molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modelling of Liquid/Liquid Extraction: Study of the Organic Phase and the Liquid/Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the role of alkali cation in early stage of oligomerization in silicate fluids: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling phase transfer of electrolytes in emulsified microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gourdin-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloid and Interface Society (ECIS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modelling of silicate fluids applied to geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating osmotic equilibria A new tool to calculate activity coefficients in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 17èmes Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bagnols Sur Ceze, France. CEA Marcoule, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modelling of aqueous alumino-silicates fluids for ground stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Physical Chemistry (ECPC) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Borgo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption along the alkali series on silica surfaces : reversal of adsorption selectivity with pH studied with molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco Hartkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of ionic adsorption in silicas studied with molecular dynamics and potential of mean force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LowPerm 2015 - Low permeability media and nanoporous materials from characterisation to modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rueil Malmaison, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02491621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic specificity of adsorption on silica surfaces : an analysis with molecular dynamics and potential of mean force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'association française d'adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microemulsions: a new model for organic phases involved in ion separation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emulsification : Modélisation, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of La3+ by Molecular Dynamics Simulations using Explicit Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cartailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Physics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics study of La(H2O)216[3+]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cartailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée scientifique de la DEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Chatenay-Malabry, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of Ion La3+, a Molecular Dynamics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cartailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cardiff, United Kingdom. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of hard cations, a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cartailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée scientifique de la DEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Ecole Polytechnique, Palaiseau, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15014,137 +15278,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiff and flexible water-poor microemulsions: disconnected and bicontinuous microstructures, their phase diagrams and scattering properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Interface Chemistry for Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.503-528, 2013, 9781466569058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15154,100 +15418,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des trications lanthanide en solution aqueuse par dynamique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00230914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15257,105 +15521,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Multi-Echelle pour les Phénomènes de Transfert en Chimie Séparative : de l'Atome aux Procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université de Montpellier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03326911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15423,51 +15687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0319F9D2"/>
+    <w:nsid w:val="9800480C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15654,51 +15918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-duvail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1586-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12376730X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215111708" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359242074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7601-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00084F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04154470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02524" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116985" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03436543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1953259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05437F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03960A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gradzielski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malo de Molina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshayahu Talmon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c00812" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b00495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lahrouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Chamayou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hocine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Hartkamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08836" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03088" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardat M." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard O." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.903306" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP43981J" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201200091" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNKZ39ZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Levesque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013308" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliorati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chillemi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200260r" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613699" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4R8RNMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081143" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700803" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N3JTBR8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souaille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184474v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.09.059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPKNSZ6D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695206v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lia V. Ferreira de Arag&#227;o" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692850v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695979v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693305v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Kunyu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740919v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufreche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338617v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Charbonnel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431797v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hartkamp" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Siboulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duvail" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693844v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693846v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Mar&#269;elja" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693866v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Szczepan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768315v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692711v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692731v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692766v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692746v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142629v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695563v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695561v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810819v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693919v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184480v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110195v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003980v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03326911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-duvail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1586-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12376730X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215111708" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359242074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7601-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05626722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Lesnicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05626763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodrik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Siboulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duvail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.140338" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c08316" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05063003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rodrik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.136827" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dufr&#234;che" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00084F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04154470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116985" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03436543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1953259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05437F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03790213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03960A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gradzielski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malo de Molina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshayahu Talmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c00812" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b00495" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lahrouch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Chamayou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02408" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hocine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Hartkamp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08836" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b03088" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardat M." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard O." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.903306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arleth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873357" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP43981J" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coelho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201200091" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNKZ39ZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Levesque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013308" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliorati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chillemi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200260r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613699" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4R8RNMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081143" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431633v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012056" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281352v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700803" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N3JTBR8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souaille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184474v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.09.059" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPKNSZ6D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695206v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lia V. Ferreira de Arag&#227;o" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692850v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692791v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692811v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Kunyu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740919v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufreche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338617v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Charbonnel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276181v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814220v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431797v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hartkamp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431817v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693858v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Mar&#269;elja" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693874v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693866v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693043v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692719v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Klein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692710v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768315v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Szczepan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692711v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692766v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692746v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142629v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693900v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695561v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810819v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491621v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783222v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693919v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184480v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110195v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110206v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003980v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230914v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03326911v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>