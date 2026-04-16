--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -689,295 +689,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04640037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hidden diversity of the potato cyst nematode Globodera pallida in the south of Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thevenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.727-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457188v1</w:t>
+                <w:t xml:space="preserve">hal-03132824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden diversity of the potato cyst nematode Globodera pallida in the south of Peru</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thevenoux</w:t>
+                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Folcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Esquibet</w:t>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fouville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), pp.727-737. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.168-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132824v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
               </w:r>
@@ -1231,90 +1231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2321,303 +2321,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host status and reaction of Medicago truncatula accessions to infection by three major pathogens of pea (Pisum sativum) and alfalfa (Medicago sativa)</w:t>
+                <w:t xml:space="preserve">Sequence Polymorphism of 2 Pioneer Genes Expressed in Phytoparasitic Nematodes Showing Different Host Ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moussart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-006-9071-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (6), pp.611-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esm050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662962v1</w:t>
+                <w:t xml:space="preserve">hal-02653752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Polymorphism of 2 Pioneer Genes Expressed in Phytoparasitic Nematodes Showing Different Host Ranges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Fouville</w:t>
+                <w:t xml:space="preserve">Host status and reaction of Medicago truncatula accessions to infection by three major pathogens of pea (Pisum sativum) and alfalfa (Medicago sativa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-006-9071-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esm050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02653752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant genes regulated in resistant potato Solanum sparsipilum during the early stages of infection by Globodera pallida</w:t>
               </w:r>
@@ -2806,77 +2806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranbpm homologue genes characterised in the cyst nematodes Globodera pallida and Globodera 'mexicana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Triennal Conference of the EAPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Bilbao, Spain. 1 p</w:t>
@@ -4324,217 +4324,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance in Vicia faba to giant race of stem nematode, Ditylenchus dipsaci: existance of a pathotype virulent on V. faba minor INRA 29H.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of the relationships between Medicago species and stem nematode Ditylenchus dipsaci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andaloussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Esquibet</w:t>
+                <w:t xml:space="preserve">G. Romane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Symposium of the European Society of Nematologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778961v1</w:t>
+                <w:t xml:space="preserve">hal-02775558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the relationships between Medicago species and stem nematode Ditylenchus dipsaci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance in Vicia faba to giant race of stem nematode, Ditylenchus dipsaci: existance of a pathotype virulent on V. faba minor INRA 29H.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Romane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Lusignan, France</w:t>
+              <w:t xml:space="preserve">22. International Symposium of the European Society of Nematologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775558v1</w:t>
+                <w:t xml:space="preserve">hal-02778961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4886,51 +4886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08C54092"/>
+    <w:nsid w:val="9EA8CEE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5117,51 +5117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-esquibet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Avrillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guimier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9092-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P17V1987-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esm050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2005.09.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PV56XM1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1998.00367.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo-Acuna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00021077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-87HJR2LT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704631v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andaloussi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775558v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-esquibet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Avrillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guimier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9092-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P17V1987-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esm050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2005.09.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PV56XM1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1998.00367.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo-Acuna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00021077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-87HJR2LT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704631v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andaloussi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>