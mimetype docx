--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -689,295 +689,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04640037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden diversity of the potato cyst nematode Globodera pallida in the south of Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Thevenoux</w:t>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Folcher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12896⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132824v1</w:t>
+                <w:t xml:space="preserve">hal-02457188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hidden diversity of the potato cyst nematode Globodera pallida in the south of Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thevenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (1), pp.168-176. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.727-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457188v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
               </w:r>
@@ -1231,90 +1231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2175,583 +2175,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Ditylenchus species associated with Fabaceae seeds based on a specific polymerase chain reaction of ribosomal DNA-ITS regions</w:t>
+                <w:t xml:space="preserve">Sequence Polymorphism of 2 Pioneer Genes Expressed in Phytoparasitic Nematodes Showing Different Host Ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kerkoud</w:t>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-006-9092-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (6), pp.611-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esm050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656813v1</w:t>
+                <w:t xml:space="preserve">hal-02653752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Polymorphism of 2 Pioneer Genes Expressed in Phytoparasitic Nematodes Showing Different Host Ranges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Fouville</w:t>
+                <w:t xml:space="preserve">Host status and reaction of Medicago truncatula accessions to infection by three major pathogens of pea (Pisum sativum) and alfalfa (Medicago sativa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esm050⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-006-9071-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653752v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host status and reaction of Medicago truncatula accessions to infection by three major pathogens of pea (Pisum sativum) and alfalfa (Medicago sativa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of plant genes regulated in resistant potato Solanum sparsipilum during the early stages of infection by Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Onfroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-006-9071-y⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.422-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G07-015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662962v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant genes regulated in resistant potato Solanum sparsipilum during the early stages of infection by Globodera pallida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Ditylenchus species associated with Fabaceae seeds based on a specific polymerase chain reaction of ribosomal DNA-ITS regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kerkoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
+                <w:t xml:space="preserve">Myriam Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Corinne Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (4), pp.323-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-006-9092-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G07-015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02654200v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test biologique pour la détermination du caractère résistant ou sensible de la féverole aux nématodes des tiges et des bulbes, Ditylenchus dipsaci</w:t>
               </w:r>
@@ -2806,77 +2806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranbpm homologue genes characterised in the cyst nematodes Globodera pallida and Globodera 'mexicana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Triennal Conference of the EAPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Bilbao, Spain. 1 p</w:t>
@@ -3862,394 +3862,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de populations du nématode des tiges, Ditylenchus dipsaci sur quelques légumineuses à grosses graines</w:t>
+                <w:t xml:space="preserve">Les nématodes des légumineuses alimentaires à grosses graines dans le bassin méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bekal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bossis</w:t>
+                <w:t xml:space="preserve">M. Di Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. séminaire GRAM Groupe de Recherches Agronomiques Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771728v1</w:t>
+                <w:t xml:space="preserve">hal-02771830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nématodes des légumineuses alimentaires à grosses graines dans le bassin méditerranéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation par électrophorèse bidimensionnelle de populations (marocaines et française) de Ditylenchus dipsaci collectées sur féverole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. séminaire GRAM Groupe de Recherches Agronomiques Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771830v1</w:t>
+                <w:t xml:space="preserve">hal-02770752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par électrophorèse bidimensionnelle de populations (marocaines et française) de Ditylenchus dipsaci collectées sur féverole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Variabilité de populations du nématode des tiges, Ditylenchus dipsaci sur quelques légumineuses à grosses graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bekal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. séminaire GRAM Groupe de Recherches Agronomiques Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770752v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance variétale pour lutter contre les nématodes : cas de Heterodera schachtii sur betterave et de Ditylenchus dipsaci sur feverole</w:t>
               </w:r>
@@ -4886,51 +4886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EA8CEE0"/>
+    <w:nsid w:val="C973BECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5117,51 +5117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-esquibet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Avrillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guimier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9092-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P17V1987-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esm050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2005.09.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PV56XM1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1998.00367.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo-Acuna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00021077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-87HJR2LT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704631v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andaloussi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-esquibet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esm050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9071-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VXV2RS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Avrillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guimier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-006-9092-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P17V1987-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2005.09.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PV56XM1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1998.00367.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo-Acuna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00021077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-87HJR2LT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704631v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vito" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andaloussi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>