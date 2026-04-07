--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -385,1588 +385,1596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Voltaire, L'Homme aux quarante écus (1768)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, p. 167-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ah! Funeste raison, pourquoi m'éclaires-tu?&amp;quot; (Mariamne, V, 7): illusions et désillusions dans les trois premières tragédies de Voltaire (Oedipe, Artémire et Mariamne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les Scènes de Voltaire: entre la Cour et la Ville, 22, p. 95-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Notice &amp;quot;Voltaire, L'Homme aux quarante écus (1768)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage de Charline Granger, &amp;quot;L’Ennui du spectateur, thermique du théâtre (1716-1788)&amp;quot;, Paris, Classiques Garnier, 2021, 947 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (N°41), pp.151-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'édition critique des &amp;quot;Contes nouveaux et Nouveaux Contes moraux&amp;quot; de Marie Leprince de Beaumont, par Sonia Cherrad (Garnier, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.225-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suggestion dans &amp;quot;Ah quel conte ! conte astronomique et politique&amp;quot; de Crébillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.167-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lausus et Lydie, du conte au théâtre : étude comparée du récit de Marmontel et du drame de Sophie von Titzenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Craïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.15567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Fanny de Beauharnais, Volsidor et Zulménie (1776)&amp;quot;, dans le dossier &amp;quot;Enquête sur la réception de Candide&amp;quot; (XX), coordonné par Stéphanie Géhanne-Gavoty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22, p. 167-173</w:t>
+              <w:t xml:space="preserve">, 2022, 21, pp.191-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de l'ouvrage de Charline Granger, &amp;quot;L’Ennui du spectateur, thermique du théâtre (1716-1788)&amp;quot;, Paris, Classiques Garnier, 2021, 947 p.</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature dans les contes voltairiens, de Micromégas aux Oreilles du comte de Chesterfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Idéal éducatif chez Marmontel : entre tradition et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (N°41), pp.151-155</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.225-226</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer une posture de lecture critique chez des élèves de seconde à partir d'un conte philosophique de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47, pp.167-179</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout n'est qu'illusion&amp;quot;: théâtralité et spectacularité dans les trois contes de Voltaire (Zadig, Candide, L'Ingénu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Moncrif, Pajon et Anonyme, &amp;quot;Nouveau recueil de contes de fées&amp;quot;, éd. Anne Defrance et Saint-Hyacinthe, Coypel, Godard de Beauchamps, &amp;quot;Contes&amp;quot;, éd. Aurelia Gaillard, Paris, Honoré Champion, &amp;quot;Bibliothèque des Génies et des Fées&amp;quot;, t. 11, vol. I et II, 2018, 1196 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.195-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Notice &amp;quot;Fanny de Beauharnais, Volsidor et Zulménie (1776)&amp;quot;, dans le dossier &amp;quot;Enquête sur la réception de Candide&amp;quot; (XX), coordonné par Stéphanie Géhanne-Gavoty</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contes voltairiens sont-ils des modèles mathématiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers textuel 34/44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage: &amp;quot;Conte et histoire (1690-1800)&amp;quot;, dir. Marc Hersant et Régine Jomand-Baudry, Paris, Classiques Garnier, 2017, 464 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (3), pp.453-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knz094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le merveilleux comme expérience initiatique (Godard de Beauchamps, Sainte-Foy d’Arcq et Marmontel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche littéraire de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fictions de l'identité, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique et morale dans Le Taureau blanc de Voltaire (1774)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Contes et Morale(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mise en scène de la parole dans l'Histoire de Jenni de Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21, pp.191-195</w:t>
+              <w:t xml:space="preserve">, 2015, 14, pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Guilhem Armand, &amp;quot;Les Fictions à vocation scientifique, vers une poétique hybride&amp;quot; (Presses Universitaires de Bordeaux, 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.287-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux épistémologiques du conte philosophique dans deux contes orientaux de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Fictions et sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonheur individuel et bonheur collectif dans le conte philosophique (Thémiseul de saint-Hyacinthe, Philippe de Sainte-Foy d'Arcq, Voltaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Narration et lien social, 3, pp.11-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut paradoxal du conte philosophique : construction et déconstruction des croyances dans trois contes de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Conte et croyance, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...710 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849631v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01849628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conte didactique au conte philosophique</w:t>
               </w:r>
@@ -4021,51 +4029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourgnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526866v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04266794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Cra&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.15567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03348331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knz094" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cussac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierino Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18945-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leyh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.15242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-conte-a-visee-morale-et-philosophique-de-fenelon-a-voltaire.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3819-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03348335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/contre-le-luxe-xviie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-et-philosophie-des-lumieres-de-l-imaginaire-a-la-vie-des-idees.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/agrgation-lettres-2020-tout-programme-xvie-sicle-volume-p-13528.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037000972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4392-ombres-et-penombres-de-la-republique-des-lettres.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourgnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526866v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04266794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Cra&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.15567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03348331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knz094" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cussac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierino Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18945-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leyh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.15242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-conte-a-visee-morale-et-philosophique-de-fenelon-a-voltaire.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3819-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03348335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/contre-le-luxe-xviie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-et-philosophie-des-lumieres-de-l-imaginaire-a-la-vie-des-idees.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/agrgation-lettres-2020-tout-programme-xvie-sicle-volume-p-13528.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037000972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4392-ombres-et-penombres-de-la-republique-des-lettres.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>