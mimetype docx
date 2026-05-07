--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -385,165 +385,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ah! Funeste raison, pourquoi m'éclaires-tu?&amp;quot; (Mariamne, V, 7): illusions et désillusions dans les trois premières tragédies de Voltaire (Oedipe, Artémire et Mariamne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les Scènes de Voltaire: entre la Cour et la Ville, 22, p. 95-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Voltaire, L'Homme aux quarante écus (1768)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, p. 167-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916347v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04916329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de Charline Granger, &amp;quot;L’Ennui du spectateur, thermique du théâtre (1716-1788)&amp;quot;, Paris, Classiques Garnier, 2021, 947 p.</w:t>
               </w:r>
@@ -596,169 +596,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La suggestion dans &amp;quot;Ah quel conte ! conte astronomique et politique&amp;quot; de Crébillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.167-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'édition critique des &amp;quot;Contes nouveaux et Nouveaux Contes moraux&amp;quot; de Marie Leprince de Beaumont, par Sonia Cherrad (Garnier, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.225-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163294v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04163224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lausus et Lydie, du conte au théâtre : étude comparée du récit de Marmontel et du drame de Sophie von Titzenhofer</w:t>
               </w:r>
@@ -967,165 +967,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développer une posture de lecture critique chez des élèves de seconde à partir d'un conte philosophique de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Idéal éducatif chez Marmontel : entre tradition et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304048v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02120218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout n'est qu'illusion&amp;quot;: théâtralité et spectacularité dans les trois contes de Voltaire (Zadig, Candide, L'Ingénu)</w:t>
               </w:r>
@@ -1605,376 +1605,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Guilhem Armand, &amp;quot;Les Fictions à vocation scientifique, vers une poétique hybride&amp;quot; (Presses Universitaires de Bordeaux, 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.287-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Mise en scène de la parole dans l'Histoire de Jenni de Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Guilhem Armand, &amp;quot;Les Fictions à vocation scientifique, vers une poétique hybride&amp;quot; (Presses Universitaires de Bordeaux, 2013)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonheur individuel et bonheur collectif dans le conte philosophique (Thémiseul de saint-Hyacinthe, Philippe de Sainte-Foy d'Arcq, Voltaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Narration et lien social, 3, pp.11-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut paradoxal du conte philosophique : construction et déconstruction des croyances dans trois contes de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12, pp.287-289</w:t>
+              <w:t xml:space="preserve">, 2013, Conte et croyance, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux épistémologiques du conte philosophique dans deux contes orientaux de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourgnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Fictions et sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849628v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01849631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conte didactique au conte philosophique</w:t>
               </w:r>
@@ -3837,52 +3837,335 @@
               <w:t xml:space="preserve">, Editions Vaillant, 2012, Femmes des Lumières et de l'ombre, 978-2-916986-35-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Saison des plaisirs, fantaisie lyrique à partir des textes de Jean-François Marmontel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de l’exposition « Jean-François Marmontel (1723-1799) », organisée à la Bibliothèque de Bordeaux et au Musée d’Aquitaine, dans le cadre du colloque du tricentenaire de la naissance de l'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international « Jean-François Marmontel (1723-1799). Bilan et nouvelles perspectives critiques » à l’occasion du tricentenaire de la naissance de l’auteur (13, 14 et 15 septembre 2023).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourgnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierino Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4029,51 +4312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourgnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526866v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04266794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Cra&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.15567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03348331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knz094" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cussac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierino Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18945-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leyh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.15242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-conte-a-visee-morale-et-philosophique-de-fenelon-a-voltaire.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3819-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03348335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/contre-le-luxe-xviie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-et-philosophie-des-lumieres-de-l-imaginaire-a-la-vie-des-idees.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/agrgation-lettres-2020-tout-programme-xvie-sicle-volume-p-13528.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037000972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4392-ombres-et-penombres-de-la-republique-des-lettres.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourgnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526866v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04266794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Cra&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.15567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03348331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knz094" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cussac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierino Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18945-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leyh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.15242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-conte-a-visee-morale-et-philosophique-de-fenelon-a-voltaire.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3819-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03348335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/contre-le-luxe-xviie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-et-philosophie-des-lumieres-de-l-imaginaire-a-la-vie-des-idees.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/agrgation-lettres-2020-tout-programme-xvie-sicle-volume-p-13528.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037000972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4392-ombres-et-penombres-de-la-republique-des-lettres.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure M&#233;nard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>