--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -81,2753 +81,4321 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les écarts entre les représentations du métier d'étudiante par les étudiantes et par les enseignantes</w:t>
+                <w:t xml:space="preserve">Approche multidimensionnelle des représentations des rapports sciences-religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Maurines et Abdelkrim Hasni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Visions du monde, pensée critique et enseignement scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511349v1</w:t>
+                <w:t xml:space="preserve">hal-05338262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multidimensionnelle des représentations des rapports sciences-religions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+                <w:t xml:space="preserve">La théorie évolutionniste extensive : controverses et nature des sciences (NOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs, visions du monde et registres de vérité</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Recherches en didactique de l’évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.125-146, 2023, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338244v1</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9107.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étonnements de primo-entrantes à l'université : nature et diversité</w:t>
+                <w:t xml:space="preserve">Science, art, philosophie. Étude exploratoire sur les représentations d’étudiants scientifiques de la spécificité des connaissances de différents domaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Boilevin et Alain Jameau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Après les 10e rencontres scientifiques… Actualité des recherches en didactique des sciences et des technologies-Saint-Malo 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557126v1</w:t>
+                <w:t xml:space="preserve">Editions de l‟ARDIST</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-149, 2021, 978-2-9577091-0-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports sciences-religions : Représentations de ces rapports et de leurs prises en charge en classe par de futurs enseignants de sciences français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Images des pratiques scientifiques d’étudiants entrant en première année d'études scientifiques à l'université Paris-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kermen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, croyances, frontières et éducation à la pensée critique dans l’enseignement</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04273508v1</w:t>
+              <w:t xml:space="preserve">Diversité des approches en didactique des sciences et des technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presse Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.35-48, 2020, 978-2-84832-392-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport d'étonnement comme outil pédagogique d’accompagnement pour faciliter l'acculturation des primo-entrants à l'université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Images des pratiques du chercheur: étude de cas auprès d'étudiants de troisième année de licence de physique fondamentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clavel</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frederic Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kermen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Se construire en tant qu’apprenant·e au sein de l’enseignement supérieur : quels dispositifs pour favoriser un processus de trans-formation, acculturation et émancipation chez les primo-arrivant·es et adultes en reprise d’études ? ». Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04363720v1</w:t>
+              <w:t xml:space="preserve">Diversité des approches en didactique des sciences et des technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.21-34, 2020, 978-2-84832-392-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on être scientifique et croyant ? Enquête exploratoire auprès d’étudiants scientifiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Scientific college freshmen’s views of science : a gender issue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odilla Finlayson; Eilish McLoughlin; Sibel Erduran; Peter Childs; Henriette Tolstrup Holmegaard; Margareta Enghag. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième rencontre internationale du RIED. Diversité et conception du vivre-ensemble</w:t>
-[...35 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Proceedings of the ESERA 2017 Conference: Research, practice and collaboration in science education. Part 12 : Cultural, Social and Gender Issues in Science and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274144v1</w:t>
+                <w:t xml:space="preserve">Dublin City University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1558-1569, 2018, 978-1-873769-84-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des étudiants sur les scientifiques et la croyance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring scientific French college freshmen’s images of science: which positioning ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Lavonen; K. Juuti; J. Lampiselkä; A. Uitto; K. Hahl. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE, SSRE, ABC-Educ, lCeds, Lab-E3D, Laces,ESPE d’Aquitaine et la Faculté des Sciences de l’Education, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">E-Book Proceedings of the ESERA 2015 Conference : Science Education Research: Engaging learners for a sustainable future. Part 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.884-895, 2016, 978-951-51-1541-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie extensive de l'évolution : une controverse actuelle. Opportunité de formation à la nature de la science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 13èmes Rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Munier; Manuel Bächtold, Jun 2024, Montpelier, France. pp.631-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366738v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche multidimensionnelle des représentations des rapports sciences-religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs, visions du monde et registres de vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium 28 Réseau International de recherche en éducation et formation, Jul 2024, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les écarts entre les représentations du métier d'étudiante par les étudiantes et par les enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étonnements de primo-entrantes à l'université : nature et diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ]; Université Laval Quebec, Apr 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports sciences-religions : Représentations de ces rapports et de leurs prises en charge en classe par de futurs enseignants de sciences français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, croyances, frontières et éducation à la pensée critique dans l’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magali Fuchs-Gallezot &amp; Abdelkrim Hasni &amp; Laurence Maurines, Jun 2023, Maison des sciences de l'Homme, Paris-Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport d'étonnement comme outil pédagogique d’accompagnement pour faciliter l'acculturation des primo-entrants à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « Se construire en tant qu’apprenant·e au sein de l’enseignement supérieur : quels dispositifs pour favoriser un processus de trans-formation, acculturation et émancipation chez les primo-arrivant·es et adultes en reprise d’études ? ». Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on être scientifique et croyant ? Enquête exploratoire auprès d’étudiants scientifiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième rencontre internationale du RIED. Diversité et conception du vivre-ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences et leurs spécificités : représentations d’étudiants entrant en première année d’université scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les multiples dimensions de l’Homme et de la connaissance : questions épistémologiques, éducatives et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Maurines et José-Luis Wolfs, Jan 2021, Maison des sciences de l'Homme, Paris-Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des étudiants sur les scientifiques et la croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, SSRE, ABC-Educ, lCeds, Lab-E3D, Laces,ESPE d’Aquitaine et la Faculté des Sciences de l’Education, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificité des sciences, de l’art et de la philosophie. Etude exploratoire auprès d’étudiants scientifiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spécificité des sciences, de l’art et de la philosophie. Etude exploratoire auprès d’étudiants scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dixièmes rencontres de l’ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDiST, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tests de positionnement disciplinaires peuvent-ils favoriser l’autorégulation des apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADMEE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Luxembourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images des pratiques scientifiques d’étudiants entrant en première année d’études scientifiques à l’université Paris-Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature des sciences dans les programmes de lycée de physique-chimie et de sciences de la vie et de la Terre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esprit critique dans l’enseignement des sciences : quelles approches ? Quelles prises en charge par la recherche ? Quelles prises en charge scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28, pp.9-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdst.5066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions de la formation professionnelle renvoyées par les intitulés des UE/EC des maquettes de masters MEEF 2 PLC SVT. Analyse lexicale exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, pp.77-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdst.3725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie, vivant, biodiversité : quelles approches ? Quelles prises en charge scolaire ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+                <w:t xml:space="preserve">Un scientifique peut-il être croyant ? Enquête exploratoire auprès d’étudiants entrant en première année d’étude universitaire en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.9-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdst.1930⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 24, pp.31-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04427388v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des étudiants sur les scientifiques et les savoirs scientifiques : exploration des caractéristiques associées et de leurs spécificités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Maurines</w:t>
+                <w:t xml:space="preserve">Vie, vivant, biodiversité : quelles approches ? Quelles prises en charge scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dell'Angelo-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.2266⟩</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.9-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.1930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423587v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-based physics labs using low-cost open-source hardware</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Représentations des étudiants sur les scientifiques et les savoirs scientifiques : exploration des caractéristiques associées et de leurs spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/1.4972043⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.2266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029007v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images diverses et partielles des sciences renvoyées par les programmes français de deux disciplines scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Project-based physics labs using low-cost open-source hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdle.044.0031⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (3), pp.216-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/1.4972043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04427325v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature des sciences dans les programmes de seconde de physique-chimie et de sciences de la vie et de la Terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Images diverses et partielles des sciences renvoyées par les programmes français de deux disciplines scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdst.674⟩</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 44 (2), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.044.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04423135v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace et temps dans les sciences du vivant : nouvelles perspectives pour la recherche en didactique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nature des sciences dans les programmes de seconde de physique-chimie et de sciences de la vie et de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 4, pp.139-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdst.512⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7, pp.19-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04427339v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique, génomique et post-génomique dans les programmes de SVT, une discipline scientifique scolaire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Space and time in life sciences: new perspectives for research in didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dell’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2, pp.17-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdst.272⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 4, pp.139 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04427338v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace et temps dans les sciences du vivant : nouvelles perspectives pour la recherche en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dell’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.139-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génétique, génomique et post-génomique dans les programmes de SVT, une discipline scientifique scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.17-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport au savoir&amp;quot; et apprentissage différencié de savoirs scientifiques de collégiens et de lycéens : Quelles questions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Coquidé-Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (1), pp.123-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/8801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science, art, philosophie. Étude exploratoire sur les représentations d’étudiants scientifiques de la spécificité des connaissances de différents domaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enseignement par projets en TP de physique avec le microcontrôleur Arduino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04366700v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">La génomique. Entre science et éthique de nouvelles perspectives à enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Maryline Coquidé, Magali Galezot et Stéphane Tirard. Vuibert -Adapt, 2011, Maryline Coquidé et Stéphane Tirard</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADAPT-SNES. Vuibert, 2011, "Vie, santé, évolutions", VUIBERT 978-2-311-00018-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653864v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génomique. Entre science et éthique de nouvelles perspectives à enseigner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ADAPT-SNES. Vuibert, 2011, "Vie, santé, évolutions", VUIBERT 978-2-311-00018-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Coquidé, Magali Galezot et Stéphane Tirard. Vuibert -Adapt, 2011, Maryline Coquidé et Stéphane Tirard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423287v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique, post-génomique‎ : enjeux de formation et prise en charge curriculaire pour les SVT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. École normale supérieure de Cachan - ENS Cachan, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00463153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique, post-génomique : enjeux de formation et prise en charge curriculaire pour les SVT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole normale supérieure de Cachan, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04423316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2974,51 +4542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05338244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3893" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8K50732B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.5066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3725" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dell'Angelo-Sauvage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1930" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2266" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobroff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.4972043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufils" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZKJP9HDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dell&#8217;angelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dorey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.512" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2TKXLK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.272" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZSL5WRJT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Catel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;-Cantor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05338262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04487466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9107.ch6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04274437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Diversite-des-approches-en-didactique-des-sciences-et-des-technologies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esera.org/esera-2017/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05338244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8K50732B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04274428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.5066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04273537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dell'Angelo-Sauvage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobroff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.4972043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufils" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZKJP9HDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dell&#8217;angelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dorey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.512" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2TKXLK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.272" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZSL5WRJT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Catel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;-Cantor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>