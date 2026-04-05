--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the Ni/InP system on a 300 mm platform for III-V/Si hybrid lasers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPACT OF NANOSECOND LASER ENERGY DENSITY ON THE C40-TiSi2 FORMATION AND C54-TiSi2 TRANSFORMATION TEMPERATURE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mariolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jany</w:t>
+                <w:t xml:space="preserve">Laura Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerdiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5128554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (8), pp.085305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0016091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743063v1</w:t>
+                <w:t xml:space="preserve">hal-02922876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF NANOSECOND LASER ENERGY DENSITY ON THE C40-TiSi2 FORMATION AND C54-TiSi2 TRANSFORMATION TEMPERATURE.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Gregoire</w:t>
+                <w:t xml:space="preserve">Integration of the Ni/InP system on a 300 mm platform for III-V/Si hybrid lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Benigni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Dabertrand</w:t>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128 (8), pp.085305. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.012209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0016091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.5128554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922876v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration, BEOL, and Thermal Stress Impact on CMOS-Compatible Titanium-Based Contacts for III–V Devices on a 300-mm Platform</w:t>
               </w:r>
@@ -2763,295 +2763,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Investigation of Arsenic Segregation in High-k Metal Gate Stacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delaye</w:t>
+                <w:t xml:space="preserve">Modeling of Fermi-level pinning alleviation with MIS contacts: n and pMOSFETs cointegration considerations-Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (9), pp.3419-3423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2016.2590826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954200v1</w:t>
+                <w:t xml:space="preserve">hal-03325006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Fermi-level pinning alleviation with MIS contacts: n and pMOSFETs cointegration considerations-Part II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+                <w:t xml:space="preserve">Atomic Scale Investigation of Arsenic Segregation in High-k Metal Gate Stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (9), pp.3419-3423. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.231-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2016.2590826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325006v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics study of NiPt(10 at.%)/Si0.7Ge0.3 solid state reactions</w:t>
               </w:r>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Nanosecond Laser Annealing on the Formation of Titanium Silicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5458,51 +5458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabriziofranco Morris Anak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girardeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Estellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sgrillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nuez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109783" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04770913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Guelladress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sabbione" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morris Anak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111937" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Newman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pujol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brezza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delwail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esposito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.10.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Servanton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lorut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourjot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979529" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kava" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gassilloud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CB02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2590836" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325006v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2590826" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benoist" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SD2RP0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pribat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC62670.2024.10719593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04948644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Charlet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta-Alba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577806" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerdiles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT52818.2021.9609410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavalcante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Federspiel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265075" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2016.7578022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604574v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bianchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabriziofranco Morris Anak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girardeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Estellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sgrillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nuez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109783" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04770913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Guelladress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sabbione" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morris Anak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111937" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Newman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pujol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brezza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delwail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esposito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.10.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Servanton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lorut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourjot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979529" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kava" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gassilloud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CB02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2590836" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2590826" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benoist" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SD2RP0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pribat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC62670.2024.10719593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04948644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Charlet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta-Alba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577806" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerdiles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT52818.2021.9609410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavalcante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Federspiel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265075" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2016.7578022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604574v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bianchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>