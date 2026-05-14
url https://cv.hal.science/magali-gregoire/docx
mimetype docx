--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of Pt during the agglomeration of NiSi</w:t>
+                <w:t xml:space="preserve">Influence of the annealing schemes on the formation and stability of Ni(Pt)Si thin films: partial, laser, total, and unique anneal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mangelinck</w:t>
+                <w:t xml:space="preserve">Fabriziofranco Morris Anak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriziofranco Morris Anak</w:t>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dabertrand</w:t>
+                <w:t xml:space="preserve">Magali Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillemin</w:t>
+                <w:t xml:space="preserve">Adrien Estellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Girardeaux</w:t>
+                <w:t xml:space="preserve">Marc Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 286, pp.120698. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.108806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194216v1</w:t>
+                <w:t xml:space="preserve">hal-04789456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the annealing schemes on the formation and stability of Ni(Pt)Si thin films: partial, laser, total, and unique anneal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiple-step Siconi pre-clean advantages for Ni(Pt)Si film formation in the frame of advanced FDSOI technology development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriziofranco Morris Anak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Gregoire</w:t>
+                <w:t xml:space="preserve">Camille Sgrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Estellon</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lombard</w:t>
+                <w:t xml:space="preserve">Hugo Nuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 184, pp.108806. </w:t>
+              <w:t xml:space="preserve">, 2025, 198, pp.109783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789456v1</w:t>
+                <w:t xml:space="preserve">hal-05393464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-step Siconi pre-clean advantages for Ni(Pt)Si film formation in the frame of advanced FDSOI technology development</w:t>
+                <w:t xml:space="preserve">Redistribution of Pt during the agglomeration of NiSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Grégoire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriziofranco Morris Anak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sgrillo</w:t>
+                <w:t xml:space="preserve">K. Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
+                <w:t xml:space="preserve">S. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Nuez</w:t>
+                <w:t xml:space="preserve">Ch. Girardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 198, pp.109783. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.120698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393464v1</w:t>
+                <w:t xml:space="preserve">hal-05194216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C54-TiSi$_2$ formation using nanosecond laser annealing of A-Si/Ti/A-Si stacks</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sabbione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 798, pp.140386. </w:t>
@@ -642,289 +642,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the annealing schemes on the formation and stability of Ni(Pt)Si thin films: Partial, laser, total, and one-step annealings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriziofranco Morris Anak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Estellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 184, pp.108806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04765828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of Ni(Pt)Si thin film formation on agglomeration threshold temperature and its impact on 3D imaging technology integration</w:t>
+                <w:t xml:space="preserve">Influence of Si surface preparation on CoSi2 formation and agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grégoire</w:t>
+                <w:t xml:space="preserve">Andréa Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morris Anak</w:t>
+                <w:t xml:space="preserve">David Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Verdier</w:t>
+                <w:t xml:space="preserve">Pascal Fornara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dabertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Guillemin</w:t>
+                <w:t xml:space="preserve">Magali Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 271-272, pp.111937. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.107488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285798v1</w:t>
+                <w:t xml:space="preserve">hal-04285750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni(Pt)-based CMOS-compatible contacts on p-InGaAs for III–V photonic devices</w:t>
               </w:r>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Si surface preparation on CoSi2 formation and agglomeration</w:t>
+                <w:t xml:space="preserve">Optimized emitter-base interface cleaning for advanced Heterojunction Bipolar Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Newman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Campos</w:t>
+                <w:t xml:space="preserve">E. Brezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pujol</w:t>
+                <w:t xml:space="preserve">F. Deprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fornara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Gregoire</w:t>
+                <w:t xml:space="preserve">C. de Buttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107488⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.108654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285750v1</w:t>
+                <w:t xml:space="preserve">hal-04084450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized emitter-base interface cleaning for advanced Heterojunction Bipolar Transistors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the influence of Ni(Pt)Si thin film formation on agglomeration threshold temperature and its impact on 3D imaging technology integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Buttet</w:t>
+                <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gauthier</w:t>
+                <w:t xml:space="preserve">F. Morris Anak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gregoire</w:t>
+                <w:t xml:space="preserve">S. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dabertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 204, pp.108654. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 271-272, pp.111937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084450v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the pre amorphization by Ge implantation on Ni$_{0.9}$Pt$_{0.1}$ silicide</w:t>
               </w:r>
@@ -1459,77 +1459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum redistribution in the Ni0.9Pt0.1/InP system: Impact on solid-state reaction and layer morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1574,338 +1574,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF NANOSECOND LASER ENERGY DENSITY ON THE C40-TiSi2 FORMATION AND C54-TiSi2 TRANSFORMATION TEMPERATURE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of the Ni/InP system on a 300 mm platform for III-V/Si hybrid lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dabertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Esposito</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Dabertrand</w:t>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0016091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.012209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5128554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922876v1</w:t>
+                <w:t xml:space="preserve">hal-04743063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the Ni/InP system on a 300 mm platform for III-V/Si hybrid lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Dabertrand</w:t>
+                <w:t xml:space="preserve">IMPACT OF NANOSECOND LASER ENERGY DENSITY ON THE C40-TiSi2 FORMATION AND C54-TiSi2 TRANSFORMATION TEMPERATURE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerdiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mariolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jany</w:t>
+                <w:t xml:space="preserve">P. Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (1), pp.012209. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (8), pp.085305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.5128554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0016091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743063v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration, BEOL, and Thermal Stress Impact on CMOS-Compatible Titanium-Based Contacts for III–V Devices on a 300-mm Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (8), </w:t>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,278 +2244,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron atomic-scale mapping in advanced microelectronics by atom probe tomography</w:t>
+                <w:t xml:space="preserve">Thermal stability of Ni1-uPtu (0 &amp;lt; u &amp;lt; 0.15) germanosilicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Estivill</w:t>
+                <w:t xml:space="preserve">E. Bourjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Juhel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4989676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4979529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765934v1</w:t>
+                <w:t xml:space="preserve">hal-01694204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of Ni1-uPtu (0 &amp;lt; u &amp;lt; 0.15) germanosilicide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron atomic-scale mapping in advanced microelectronics by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bourjot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Nemouchi</w:t>
+                <w:t xml:space="preserve">Germain Servanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fréderic Lorut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (13), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.252105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4979529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4989676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694204v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin dielectric insertions for contact resistivity lowering in advanced CMOS: Promises and challenges</w:t>
               </w:r>
@@ -2629,459 +2629,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Fermi-level pinning alleviation with MIS contacts: n and pMOSFETs cointegration considerations-Part I</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Hutin</w:t>
+                <w:t xml:space="preserve">Atomic Scale Investigation of Arsenic Segregation in High-k Metal Gate Stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rozeau</w:t>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Martinie</w:t>
+                <w:t xml:space="preserve">Vincent Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2016.2590836⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.231-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325007v1</w:t>
+                <w:t xml:space="preserve">hal-01954200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Fermi-level pinning alleviation with MIS contacts: n and pMOSFETs cointegration considerations-Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (9), pp.3419-3423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2016.2590826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Investigation of Arsenic Segregation in High-k Metal Gate Stacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delaye</w:t>
+                <w:t xml:space="preserve">Modeling of Fermi-level pinning alleviation with MIS contacts: n and pMOSFETs cointegration considerations-Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.231-235. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (9), pp.3413-3418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2016.2590836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954200v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics study of NiPt(10 at.%)/Si0.7Ge0.3 solid state reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Putero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 120, pp.163-167. </w:t>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE European Solid-State Electronics Research Conference (ESSERC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bruges, Belgium. pp.448-451, </w:t>
@@ -3477,546 +3477,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si capacitive modulator integration in a 300mm silicon photonics platform using different annealing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Nanosecond Laser Annealing on the Formation of Titanium Silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Charlet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Kerdiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon Photonics XVI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2577806⟩</w:t>
+              <w:t xml:space="preserve">2021 20th International Workshop on Junction Technology (IWJT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Kyoto, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IWJT52818.2021.9609410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04948644v1</w:t>
+                <w:t xml:space="preserve">hal-03454117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nanosecond Laser Annealing on the Formation of Titanium Silicides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Esposito</w:t>
+                <w:t xml:space="preserve">Si capacitive modulator integration in a 300mm silicon photonics platform using different annealing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Desieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Kerdiles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 20th International Workshop on Junction Technology (IWJT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Kyoto, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Silicon Photonics XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.116910R, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/IWJT52818.2021.9609410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2577806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454117v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04948644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-based CMOS-compatible contacts on p-In 0.53 Ga 0.47 As for III-V / silicon hybrid lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Nemouchi</w:t>
+                <w:t xml:space="preserve">28nm FDSOI CMOS Technology (FEOL and BEOL) Thermal Stability for 3D Sequential Integration: Yield and Reliability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Federspiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Interconnect Technology Conference (IITC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IITC47697.2020.9515625⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE Symposium on VLSI Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Honolulu, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSITechnology18217.2020.9265075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742876v1</w:t>
+                <w:t xml:space="preserve">cea-04521647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">28nm FDSOI CMOS Technology (FEOL and BEOL) Thermal Stability for 3D Sequential Integration: Yield and Reliability Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Federspiel</w:t>
+                <w:t xml:space="preserve">Nickel-based CMOS-compatible contacts on p-In 0.53 Ga 0.47 As for III-V / silicon hybrid lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dabertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Symposium on VLSI Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Honolulu, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Interconnect Technology Conference (IITC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, San Jose, France. pp.121-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VLSITechnology18217.2020.9265075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IITC47697.2020.9515625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04521647v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of CMOS-Compatible Ti / n-InP and Ti / p-InGaAs Ohmic Contacts for Hybrid III-V / Si Lasers</w:t>
               </w:r>
@@ -4421,77 +4421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17es Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t>
@@ -4546,51 +4546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4639,433 +4639,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties and reliability of Copper thin films. Some aspects related to stress voiding and interconnections</w:t>
+                <w:t xml:space="preserve">Microstructure and Mechanical Properties of ECD and PVD Cu thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Robaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Reliability CCF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sinaia, Romania. pp.414-423</w:t>
+              <w:t xml:space="preserve">Vth Institute of Materials International Conference(East Asia) –MP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Singapore, pp.122-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149038v1</w:t>
+                <w:t xml:space="preserve">hal-00149034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and Mechanical Properties of ECD and PVD Cu thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vth Institute of Materials International Conference(East Asia) –MP3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Singapore, pp.122-125</w:t>
+              <w:t xml:space="preserve">, 2006, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149034v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Mechanical Properties of ECD and PVD Cu thin films</w:t>
+                <w:t xml:space="preserve">Mechanical Properties and reliability of Copper thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth Institute of Materials International Conference(East Asia) –MP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Quality and Reliability CCF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140909v1</w:t>
+                <w:t xml:space="preserve">hal-00140907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties and reliability of Copper thin films</w:t>
+                <w:t xml:space="preserve">Mechanical Properties and reliability of Copper thin films. Some aspects related to stress voiding and interconnections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Reliability CCF 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">, 2006, Sinaia, Romania. pp.414-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140907v1</w:t>
+                <w:t xml:space="preserve">hal-00149038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5083,51 +5083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR Magali Grégoire Silicide in microelectronics: phase sequence, nanoscale effect, and degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Aix-Marseille Universite, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,77 +5190,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical properties of PVD and ECD Cu thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. A. Khor, R. V. Ramanujan, C. P. Ooi, J. H. Zhao, W. Zhou, L. G. Yu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Processing for Properties and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Processing for Properties and Performance, pp.122-125, 2006</w:t>
@@ -5458,51 +5458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabriziofranco Morris Anak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girardeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Estellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sgrillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nuez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109783" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04770913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Guelladress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sabbione" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morris Anak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111937" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Newman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pujol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brezza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delwail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esposito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.10.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Servanton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lorut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourjot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979529" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kava" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gassilloud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CB02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2590836" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2590826" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benoist" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SD2RP0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pribat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC62670.2024.10719593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04948644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Charlet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta-Alba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577806" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerdiles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT52818.2021.9609410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavalcante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Federspiel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265075" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2016.7578022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604574v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bianchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabriziofranco Morris Anak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gregoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Estellon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sgrillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nuez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109783" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girardeaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120698" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04770913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Guelladress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dartois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sabbione" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Newman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pujol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107488" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brezza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deprat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108654" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morris Anak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111937" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delwail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esposito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.10.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourjot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979529" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Servanton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lorut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989676" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kava" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gassilloud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CB02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2590826" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2590836" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benoist" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SD2RP0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pribat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSERC62670.2024.10719593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerdiles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT52818.2021.9609410" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04948644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Charlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta-Alba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577806" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavalcante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Federspiel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265075" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tessaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nolot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNW.2016.7578022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604574v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bianchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>