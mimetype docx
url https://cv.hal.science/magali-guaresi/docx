--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1454,204 +1454,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux pour la bataille des savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cabassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La production du savoir : formes, légitimations, enjeux et rapport au monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le genre face à l'analyse des discours : un outil pour penser l'émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et Emancipation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deuxième colloque international du GIS Genre, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293147v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-02422687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logométrie et deep learning. Essai de généalogie politique des discours électoraux aux législatives de 2017</w:t>
               </w:r>
@@ -3688,151 +3688,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « C. Bard, F. El Amrani et B. Pavard : Histoire des femmes dans la France des 19° et 20° siècles. Paris : Ellipses, 2013. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BCL_MAJ_id=3397. Compte-rendu de lecture. 2013, pp.421-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Note de lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de : « Joan W. Scott : De l'utilité du genre. Fayard, 2012. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BCL_MAJ_id=3355. Compte-rendu de lecture. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Note de lecture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362769v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01362768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de : « Bernard Lamizet : Le langage politique. Discours. Images. Pratiques. Ellipses, 2011. »</w:t>
               </w:r>
@@ -4261,51 +4261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Grazia Scrimieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.349" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maciel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabassut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calder&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59698" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/dire-le-genre/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Grazia Scrimieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.349" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maciel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabassut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calder&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59698" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/dire-le-genre/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>