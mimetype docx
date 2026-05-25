--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -428,187 +428,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La logométrie en histoire: une herméneutique numérique. Exploration d’un corpus de professions de foi électorales de député-e-s (1958–2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/dscn.349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La démocratie dans le discours politique français. Regards logométriques sur le corpus Professions de foi (1958-2007) et le corpus Frontiste (2000-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.229-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442660v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02292881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible réparation : l’image brisée de François Fillon durant la campagne présidentielle française 2017</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte à l'intertexte. Le palimpseste Macron au révélateur de l'Intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1385,411 +1385,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le genre face à l'analyse des discours : un outil pour penser l'émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et Emancipation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deuxième colloque international du GIS Genre, Aug 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux pour la bataille des savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cabassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La production du savoir : formes, légitimations, enjeux et rapport au monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logométrie et deep learning. Essai de généalogie politique des discours électoraux aux législatives de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, langues et lexicométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irréductibilité de la paire &amp;quot;féminin/masculin&amp;quot; dans la vie politique française au prisme du discours électoral (1958-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Regards pluridisciplinaires autour du binôme féminin/masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université La Manouba, Apr 2019, La Manouba, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le genre des professions de foi électorales de 2017 : essai d'herméneutique numérique féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8° Congrès International des Recherches Féministes dans la Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067977v1</w:t>
-              </w:r>
-[...313 lines deleted...]
-                <w:t xml:space="preserve">hal-02293173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)évolutions du discours électoral des députées sous la V° République : entre tournants manqués et accélérations de l'histoire</w:t>
               </w:r>
@@ -1907,303 +1907,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire du corpus et corpus en histoire : éléments de présentation théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est ce qu'un corpus ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHT, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et discours politique. La fabrique des actrices parlementaires dans et par les professions de foi électorales sous la Cinquième République (1958-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs du discours, de l'énonciateur à l'acteur social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Jul 2016, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooccurrences, contrastes et caractérisation textuels. Applications à un corpus de professions de foi électorales (1958 – 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nice Sophia Antipolis - CNRS, Jun 2016, Nice, France. pp.439 - 451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stand for legislative elections. Gender representations in the statements of principle under the French Fifth Republic (1958-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Approaches to Discourse Analysis Across Disciplines (CADAAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371524v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01371551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logométrie en histoire : une herméneutique numérique. Exploration d'un corpus de professions de foi électorales (1958 - 2007)</w:t>
               </w:r>
@@ -3046,238 +3046,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dire le genre en politique. Traces et performances genrées dans les professions de foi des député-e-s sous la Cinquième République (1958-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bardet; Frédérique Le Nan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le genre. Avec les mots,avec le corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-168, 2019, 9782271117885</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Réceptions contemporaines de l'oeuvre de Simone de Beauvoir en Méditerranée (France, Italie, Espagne, Israël - 1949/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Grazia Scrimieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simone de Beauvoir. Réceptions contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3/4 (25-26), Sens Public, pp.I-X, 2019, 978-2-9566020-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400778v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01371574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, discours politique et logométrie. Les stratégies d'énonciation sexuées dans les professions de foi des élu-e-s de 1997</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots des candidats, de « allons » à « vertu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3626,213 +3626,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « Joan W. Scott : De l'utilité du genre. Fayard, 2012. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BCL_MAJ_id=3355. Compte-rendu de lecture. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Note de lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « C. Bard, F. El Amrani et B. Pavard : Histoire des femmes dans la France des 19° et 20° siècles. Paris : Ellipses, 2013. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BCL_MAJ_id=3397. Compte-rendu de lecture. 2013, pp.421-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Note de lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de : « M. Gateau, M. Navarre et F. Schepens : Quoi de neuf depuis la parité? Du genre dans la construction des rôles politiques. Dijon : Editions universitaires de Dijon, 2013. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BCL_MAJ_id=3398. Compte-rendu de lecture. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Note de lecture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362767v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-01362769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de : « Bernard Lamizet : Le langage politique. Discours. Images. Pratiques. Ellipses, 2011. »</w:t>
               </w:r>
@@ -4261,51 +4261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Grazia Scrimieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.349" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maciel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabassut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calder&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59698" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/dire-le-genre/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Grazia Scrimieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.349" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maciel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabassut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calder&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59698" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/dire-le-genre/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bertini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01362771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>