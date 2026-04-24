--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Hersant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en sciences de l'éducation et de la formation, didactique des mathématiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3085-6811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061110949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques conditions pour un bon départ en résolution de problèmes à l'école élémentaire. Le chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition didactique et circulation de savoirs de la didactique des mathématiques pour la formation initiale des enseignants. Quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (6), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol3iss6.62151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques conditions pour un bon départ en résolution de problèmes à l'école élémentaire. Primum non nocere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des savoirs dans le cadre de l’apprentissage par problématisation et conséquences didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (4), pp.194-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation et les questions de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 33 (2), pp.37-58. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.033.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école maternelle : à quelles conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de modélisation et processus de problématisation en mathématiques à la fin du lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Hankeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.39-67. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de débutants en mathématiques en maternelle : matérialité des situations et chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.9441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions didactiques d'une activité mathématique au lycée professionnel : deux études de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Apprendre, enseigner en lycée professionnel : pratiques, dispositifs et contenus, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche d’investigation en mathématiques et en SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facette épistémologique et facette sociale du contrat didactique : une distinction pour mieux caractériser la relation contrat didactique milieu, l'action de l'enseignant et l'activité potentielle des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance mathématique : d'un dispositif de recueil de données à un dispositif pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Comairas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre élèves : conditions d’une activité mathématique « créative » et problématisée à la fin du lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (3), pp.343-370. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-011-9327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités, conditions, intérêts et limites d’une collaboration enseignants, formateurs et chercheur. Un exemple en mathématiques à propos d’une injonction institutionnelle adressée aux enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors série (1), pp.60-70. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.8718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes pour chercher : des conduites de classes spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81, pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pile et ampoule » au CP : à quelles conditions fait-on des sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Fourneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ravachol Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'exercices de mathématiques en ligne et phénomènes d'enseignement-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.327-350. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-006-0005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proportionnalité dans l'enseignement obligatoire en France, d'hier à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.5-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Ordinary Teaching Practice with the Help of the Theory of Didactic Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beyond the Apparent Banality of the Mathematics Classroom, 59 (1), pp.113-151. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-005-2183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une pratique d'enseignement, le cours dialogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l'enseignement des sciences, des mathématiques et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2), pp.241-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logiciels dans les classes : impact sur les connaissances des élèves et intégration à l’enseignement. Un exemple avec « la proportionnalité à travers des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et contrat didactique, outils pour l’analyse de séquences ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.217-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, ‎ 978-2753586079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en mathématiques: Expérience, savoir, et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Bordeaux, 2013, 978-2-86781-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble des mathématiques : une approche dynamique de la qualité des ressources pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheron Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les professeurs des écoles au regard didactique en mathématiques ; étude d'une dynamique de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandrebrouck; Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuves, modélisation et technologies numériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des séminaires et posters, pp.133-142, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : le cadre de l’apprentissage par problématisation dans le champ didactique : apports et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation. Apports aux recherches en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.181-200, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et apports du cadre de la problématisation à la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation. Apports aux recherches en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.57-74, 2022, ‎ 978-2753586079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : origine et développement du cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation. Apports aux recherches en didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.7-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement curriculaire à la lumière de la théorie des situations didactiques : quels apports ? quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaachoua, H., Bessot, A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l'élève, questions curriculaires, grandeur et mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, La Pensée Sauvage, pp.113 - 140, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cadre de l'apprentissage par problématisation en didactique des mathématiques : quels apports possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Chesnais, Hussein Sabra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire National de Didactique Des Mathématiques, année 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Séminaire de didactique des mathématiques de l'ARDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inquiry-Based Approach Possible at the Elementary School?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Liljedahl; Manuel Santos-Trigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problem Solving. Current Themes, Trends, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-030-10472-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité mathématique des élèves : nouveau regard sur les relations contrat didactique - milieu et perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathé, Mounier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM -Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'investigation et apprentissages géométriques chez les professeurs des écoles. Problématisation à propos des &amp;quot;solides&amp;quot; de Platon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matheron Yves; Gueudet Ghislaine; Sierra Tomas Angel; Trouche Luc; Winslow Carl; Besnier Sylvaine; Celi Valentina; Derouet Charlotte; Forest Dominique; Krysinka Maryza; Quilio Serge; Rogalski Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques - Actes de la 18ème école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.758-765, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 1. De la complexité dans l'organisation de la rencontre des élèves avec le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hersant M. &amp; Morin C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité des pratiques enseignantes : expérience, savoir et normes en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.156-179, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat didactique et l’organisation de la rencontre des élèves avec le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hersant &amp; Morin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en mathématiques : expérience, savoirs et normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.89-111, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et résolution de problèmes dans l’enseignement des mathématiques : une étude didactique pour identifier les savoirs et les apprentissages possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elalouf Marie-Laure; Robert Aline; Belhadjin Anissa; Bishop Marie-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions. État des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.192-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieries de développement : à la recherche de déterminants de situations. Une étude de cas relative aux problèmes pour chercher.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En amont et aval des ingénieries didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, La Pensée Sauvage, pp.305-326, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème 1 : Géométrie, Présentation des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Conne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Conne François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.15-22, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en didactiques. Implicites liés au découpage d’un corpus dans le cadre d’une recherche sur les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen-Azria C.&amp; Sayac N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l'implicite. Les méthodes de recherche en didactique (3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.85-101, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'activité mathématique de lycéens dans une correspondance mathématique à propos d'un problème de maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulange L. &amp; Hache C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM Paris 7, pp.351-374, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, figure, géométrie ? Etude pour que la question vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Bloch &amp; F. Conne (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.Cdrom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique de débat et sa genèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinatier I. &amp; Altet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser et comprendre les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135_151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER DES ENSEIGNANTS DES 1ER ET 2ND DEGRES A L’ENSEIGNEMENT DES MATHEMATIQUES : CONDITIONS POUR LE DEVELOPPEMENT DE LEUR REGARD DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudeul-Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de nécessités à partir de raisons-contre en mathématiques : freins au débat et fonctions didactiques des interactions. Le cas d'un débat relatif à un problème de partage inégal en CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Lausanne, Jun 2025, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes pour chercher : peut-on dépasser la mise en activité des élèves ? Le cas des problèmes « Poules -Lapins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è colloque international de l'ARCD. Les didactique face à l'évoluation des curriculums Savoir(s) et pratiques pour entrer dans la complexité du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le Cadre de l'Apprentissage par Problématisation (CAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Symposium d'Etude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement et la Diffusion de la Recherche sur les Espaces de Travail Mathématiques (ADRETM), Jun 2022, Strasbourg (67), France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail mathématique à l'aune du cadre de l'apprentissage par problématisation : travail mathématique et processus de problématisation chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au regard didactique : dynamique des problèmes relatifs à l’enseignement et à l'apprentissage des mathématiques chez une stagiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et collectifs pour la formation, l'enseignement et l'apprentissage des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, 2021, Grenoble, France. pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des conditions de possibilités de former les PE au regard didactique en mathématiques dans un séminaire de recherche. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au regard didactique : construire des problèmes relatifs à l'enseignement et à l'apprentissage des mathématiques. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation et problématisation en mathématiques. Une étude de cas sur la construction du nombre à la maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è colloque du Réseau Probléma. Problématisation et factualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à la TACD : à propos de milieu et de contrat didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international de la Théorie de l’ActionConjointe en Didactique. La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France. pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des situations didactiques et questions curriculaires : quels outils ? quels apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20è école de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « en » et le « hors » question dans la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Problématisation, esprit critique et émancipation", 16è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA FORMATION À LA PRATIQUE : QUE PEUT NOUS APPRENDRE L'ANALYSE DE PRATIQUES DE STAGIAIRES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone (EMF) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrages et problématisation en mathématiques à l'école élémentaire, une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématisation dans les disciplines scolaires et dans la formation professionnelle ; malentendus et explicitations. 15è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des mathématiques en problématisant : produire une solution raisonnée d'un problème ou (non exclusif) apprendre sur le domaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrages de l’enseignant et problématisation dans une séance de résolution de problèmes au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de problématisation : regards interdisciplinaires. 14è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is inquiry-based approach possible at the elementary school ? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre épistémique, registre explicatif et contrat didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres et problématisation : le jeu des cadres épistémiques, psychosociologiques, etc. dans l’accès à des savoirs problématisés à l’école et en formation. 13è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste t-il de la formation ? L'organisation de la rencontre avec l'écriture fractionnaire d'un nombre au CM1 par des professeurs des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer pour former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opeen &amp; ReForm, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évènement de problématisation : cadres, registres, points de vue et contrat didactique dans les ruptures d'intelligibilité en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La problématisation : bilan et perspective. 12è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements de problématisation et activités langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evénement de problématisation et dynamiques de problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque international du réseau Probléma, 16-18 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoirs mathématiques dans les problèmes pour chercher à l’école élémentaire? Le cas de problèmes d’optimisation au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Yhomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35è colloque de la Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bombannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes pour chercher&amp;quot; : experience, possible and necessity in pupils reasonings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Century of the International Commission on Mathematical Instruction (1908-2008). Reflecting and Shaping the World of Mathematics Education. Symposium on the Occasion of the 100th Anniversary of ICMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-solving and Web resources at tertiary level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 4, Fourth Congress of the European Society for Research in Mathematics Education, 17 - 21 February 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sant Feliu de Guíxols, Spain. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de bases de problèmes en classe de mathématiques. Un exemple avec “ La proportionnalité à travers des problèmes ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry: relations between research questions and curriculum reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematics education ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à propos des &amp;quot;problèmes pour chercher&amp;quot; à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple (contrat didactique, milieu) et les conditions de la rencontre avec le savoir en mathématiques : de l'analyse de séquences ordinaires au développement de situations pour les classes ordinaires & Empirisme et rationalité à l'école élémentaire, vers la preuve au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nantes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions didactiques et pratiques d'enseignement, le cas de la proportionnalité au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00122340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Hersant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en sciences de l'éducation et de la formation, didactique des mathématiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3085-6811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061110949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques conditions pour un bon départ en résolution de problèmes à l'école élémentaire. Le chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition didactique et circulation de savoirs de la didactique des mathématiques pour la formation initiale des enseignants. Quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (6), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol3iss6.62151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques conditions pour un bon départ en résolution de problèmes à l'école élémentaire. Primum non nocere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des savoirs dans le cadre de l’apprentissage par problématisation et conséquences didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (4), pp.194-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability, health care, well-being, and inclusion: toward new professional standards for the teachers of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele del Gobbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Dawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Springob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Solis Beccera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Secondaria Ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.146-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation et les questions de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 33 (2), pp.37-58. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.033.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école maternelle : à quelles conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de modélisation et processus de problématisation en mathématiques à la fin du lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Hankeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.39-67. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de débutants en mathématiques en maternelle : matérialité des situations et chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.9441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions didactiques d'une activité mathématique au lycée professionnel : deux études de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Apprendre, enseigner en lycée professionnel : pratiques, dispositifs et contenus, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche d’investigation en mathématiques et en SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facette épistémologique et facette sociale du contrat didactique : une distinction pour mieux caractériser la relation contrat didactique milieu, l'action de l'enseignant et l'activité potentielle des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance mathématique : d'un dispositif de recueil de données à un dispositif pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Comairas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre élèves : conditions d’une activité mathématique « créative » et problématisée à la fin du lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (3), pp.343-370. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-011-9327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités, conditions, intérêts et limites d’une collaboration enseignants, formateurs et chercheur. Un exemple en mathématiques à propos d’une injonction institutionnelle adressée aux enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors série (1), pp.60-70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.8718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes pour chercher : des conduites de classes spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81, pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pile et ampoule » au CP : à quelles conditions fait-on des sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Fourneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ravachol Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'exercices de mathématiques en ligne et phénomènes d'enseignement-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.327-350. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-006-0005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proportionnalité dans l'enseignement obligatoire en France, d'hier à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.5-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Ordinary Teaching Practice with the Help of the Theory of Didactic Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beyond the Apparent Banality of the Mathematics Classroom, 59 (1), pp.113-151. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-005-2183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une pratique d'enseignement, le cours dialogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l'enseignement des sciences, des mathématiques et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2), pp.241-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logiciels dans les classes : impact sur les connaissances des élèves et intégration à l’enseignement. Un exemple avec « la proportionnalité à travers des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et contrat didactique, outils pour l’analyse de séquences ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.217-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, ‎ 978-2753586079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en mathématiques: Expérience, savoir, et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Bordeaux, 2013, 978-2-86781-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble des mathématiques : une approche dynamique de la qualité des ressources pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheron Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les professeurs des écoles au regard didactique en mathématiques ; étude d'une dynamique de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandrebrouck; Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuves, modélisation et technologies numériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des séminaires et posters, pp.133-142, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : le cadre de l’apprentissage par problématisation dans le champ didactique : apports et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation. Apports aux recherches en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.181-200, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : origine et développement du cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation. Apports aux recherches en didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.7-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et apports du cadre de la problématisation à la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation. Apports aux recherches en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.57-74, 2022, ‎ 978-2753586079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement curriculaire à la lumière de la théorie des situations didactiques : quels apports ? quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaachoua, H., Bessot, A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l'élève, questions curriculaires, grandeur et mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, La Pensée Sauvage, pp.113 - 140, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cadre de l'apprentissage par problématisation en didactique des mathématiques : quels apports possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Chesnais, Hussein Sabra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire National de Didactique Des Mathématiques, année 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Séminaire de didactique des mathématiques de l'ARDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inquiry-Based Approach Possible at the Elementary School?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Liljedahl; Manuel Santos-Trigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problem Solving. Current Themes, Trends, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-030-10472-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'investigation et apprentissages géométriques chez les professeurs des écoles. Problématisation à propos des &amp;quot;solides&amp;quot; de Platon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matheron Yves; Gueudet Ghislaine; Sierra Tomas Angel; Trouche Luc; Winslow Carl; Besnier Sylvaine; Celi Valentina; Derouet Charlotte; Forest Dominique; Krysinka Maryza; Quilio Serge; Rogalski Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques - Actes de la 18ème école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.758-765, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité mathématique des élèves : nouveau regard sur les relations contrat didactique - milieu et perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathé, Mounier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM -Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 1. De la complexité dans l'organisation de la rencontre des élèves avec le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hersant M. &amp; Morin C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité des pratiques enseignantes : expérience, savoir et normes en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.156-179, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat didactique et l’organisation de la rencontre des élèves avec le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hersant &amp; Morin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en mathématiques : expérience, savoirs et normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.89-111, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et résolution de problèmes dans l’enseignement des mathématiques : une étude didactique pour identifier les savoirs et les apprentissages possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elalouf Marie-Laure; Robert Aline; Belhadjin Anissa; Bishop Marie-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions. État des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.192-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieries de développement : à la recherche de déterminants de situations. Une étude de cas relative aux problèmes pour chercher.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En amont et aval des ingénieries didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, La Pensée Sauvage, pp.305-326, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en didactiques. Implicites liés au découpage d’un corpus dans le cadre d’une recherche sur les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen-Azria C.&amp; Sayac N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l'implicite. Les méthodes de recherche en didactique (3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.85-101, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème 1 : Géométrie, Présentation des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Conne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Conne François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.15-22, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'activité mathématique de lycéens dans une correspondance mathématique à propos d'un problème de maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulange L. &amp; Hache C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM Paris 7, pp.351-374, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, figure, géométrie ? Etude pour que la question vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Bloch &amp; F. Conne (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.Cdrom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique de débat et sa genèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinatier I. &amp; Altet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser et comprendre les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135_151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER DES ENSEIGNANTS DES 1ER ET 2ND DEGRES A L’ENSEIGNEMENT DES MATHEMATIQUES : CONDITIONS POUR LE DEVELOPPEMENT DE LEUR REGARD DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudeul-Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de nécessités à partir de raisons-contre en mathématiques : freins au débat et fonctions didactiques des interactions. Le cas d'un débat relatif à un problème de partage inégal en CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Lausanne, Jun 2025, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes pour chercher : peut-on dépasser la mise en activité des élèves ? Le cas des problèmes « Poules -Lapins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è colloque international de l'ARCD. Les didactique face à l'évoluation des curriculums Savoir(s) et pratiques pour entrer dans la complexité du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des savoirs et inégalités à l’école maternelle. Une thématique propice à la confrontation de points de vue sociologique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Mamede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22è école de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDM, 2023, Bar sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le Cadre de l'Apprentissage par Problématisation (CAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Symposium d'Etude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement et la Diffusion de la Recherche sur les Espaces de Travail Mathématiques (ADRETM), Jun 2022, Strasbourg (67), France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail mathématique à l'aune du cadre de l'apprentissage par problématisation : travail mathématique et processus de problématisation chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'enseignant dans le processus de factualisation - défactualisation dans la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ, Nantes Université, 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au regard didactique : dynamique des problèmes relatifs à l’enseignement et à l'apprentissage des mathématiques chez une stagiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et collectifs pour la formation, l'enseignement et l'apprentissage des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, 2021, Grenoble, France. pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des recherches menées dans le cadre de l'apprentissage par problématisation à la question de l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'actualité de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des conditions de possibilités de former les PE au regard didactique en mathématiques dans un séminaire de recherche. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation en mathématiques. Une étude à partir de Polya &amp;quot;Les mathématiques et le raisonnement plausible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ, Nantes, 2021, En viso, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au regard didactique : construire des problèmes relatifs à l'enseignement et à l'apprentissage des mathématiques. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation et problématisation en mathématiques. Une étude de cas sur la construction du nombre à la maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è colloque du Réseau Probléma. Problématisation et factualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à la TACD : à propos de milieu et de contrat didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international de la Théorie de l’ActionConjointe en Didactique. La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France. pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des situations didactiques et questions curriculaires : quels outils ? quels apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20è école de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « en » et le « hors » question dans la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Problématisation, esprit critique et émancipation", 16è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des mathématiques en problématisant : produire une solution raisonnée d'un problème ou (non exclusif) apprendre sur le domaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrages et problématisation en mathématiques à l'école élémentaire, une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématisation dans les disciplines scolaires et dans la formation professionnelle ; malentendus et explicitations. 15è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA FORMATION À LA PRATIQUE : QUE PEUT NOUS APPRENDRE L'ANALYSE DE PRATIQUES DE STAGIAIRES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone (EMF) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée du cadre de l’apprentissage par problématisation dans quatre disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARCD. Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrages de l’enseignant et problématisation dans une séance de résolution de problèmes au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de problématisation : regards interdisciplinaires. 14è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is inquiry-based approach possible at the elementary school ? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre épistémique, registre explicatif et contrat didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres et problématisation : le jeu des cadres épistémiques, psychosociologiques, etc. dans l’accès à des savoirs problématisés à l’école et en formation. 13è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste t-il de la formation ? L'organisation de la rencontre avec l'écriture fractionnaire d'un nombre au CM1 par des professeurs des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer pour former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opeen &amp; ReForm, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évènement de problématisation : cadres, registres, points de vue et contrat didactique dans les ruptures d'intelligibilité en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La problématisation : bilan et perspective. 12è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements de problématisation et activités langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evénement de problématisation et dynamiques de problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque international du réseau Probléma, 16-18 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoirs mathématiques dans les problèmes pour chercher à l’école élémentaire? Le cas de problèmes d’optimisation au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Yhomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35è colloque de la Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bombannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes pour chercher&amp;quot; : experience, possible and necessity in pupils reasonings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Century of the International Commission on Mathematical Instruction (1908-2008). Reflecting and Shaping the World of Mathematics Education. Symposium on the Occasion of the 100th Anniversary of ICMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-solving and Web resources at tertiary level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 4, Fourth Congress of the European Society for Research in Mathematics Education, 17 - 21 February 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sant Feliu de Guíxols, Spain. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de bases de problèmes en classe de mathématiques. Un exemple avec “ La proportionnalité à travers des problèmes ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry: relations between research questions and curriculum reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematics education ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à propos des &amp;quot;problèmes pour chercher&amp;quot; à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple (contrat didactique, milieu) et les conditions de la rencontre avec le savoir en mathématiques : de l'analyse de séquences ordinaires au développement de situations pour les classes ordinaires & Empirisme et rationalité à l'école élémentaire, vers la preuve au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nantes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions didactiques et pratiques d'enseignement, le cas de la proportionnalité au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00122340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A846494"/>
+    <w:nsid w:val="1D0A3B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-hersant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3085-6811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061110949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol3iss6.62151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hankeln" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Quiniou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Comairas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Genin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-011-9327-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNCTLTW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8718" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fourneaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-2183-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J4JJMBH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheron Yves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Conne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gobert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boffy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cadeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudeul-Maeght" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157815v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zebiche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693828v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898255v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Yhomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060561v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01777604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-hersant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3085-6811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061110949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol3iss6.62151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele del Gobbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Frison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dawkins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Springob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Solis Beccera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hankeln" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Quiniou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Comairas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Genin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-011-9327-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNCTLTW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fourneaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-2183-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J4JJMBH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheron Yves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Conne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boffy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cadeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudeul-Maeght" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157815v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zebiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Yhomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662897v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060561v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01777604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>