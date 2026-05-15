--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Hersant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en sciences de l'éducation et de la formation, didactique des mathématiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3085-6811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061110949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques conditions pour un bon départ en résolution de problèmes à l'école élémentaire. Le chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition didactique et circulation de savoirs de la didactique des mathématiques pour la formation initiale des enseignants. Quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (6), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol3iss6.62151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques conditions pour un bon départ en résolution de problèmes à l'école élémentaire. Primum non nocere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des savoirs dans le cadre de l’apprentissage par problématisation et conséquences didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (4), pp.194-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability, health care, well-being, and inclusion: toward new professional standards for the teachers of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele del Gobbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Dawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Springob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Solis Beccera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Secondaria Ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.146-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation et les questions de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 33 (2), pp.37-58. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.033.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école maternelle : à quelles conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de modélisation et processus de problématisation en mathématiques à la fin du lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Hankeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.39-67. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de débutants en mathématiques en maternelle : matérialité des situations et chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.9441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions didactiques d'une activité mathématique au lycée professionnel : deux études de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Apprendre, enseigner en lycée professionnel : pratiques, dispositifs et contenus, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche d’investigation en mathématiques et en SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facette épistémologique et facette sociale du contrat didactique : une distinction pour mieux caractériser la relation contrat didactique milieu, l'action de l'enseignant et l'activité potentielle des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance mathématique : d'un dispositif de recueil de données à un dispositif pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Comairas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre élèves : conditions d’une activité mathématique « créative » et problématisée à la fin du lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (3), pp.343-370. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-011-9327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités, conditions, intérêts et limites d’une collaboration enseignants, formateurs et chercheur. Un exemple en mathématiques à propos d’une injonction institutionnelle adressée aux enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors série (1), pp.60-70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.8718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes pour chercher : des conduites de classes spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81, pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pile et ampoule » au CP : à quelles conditions fait-on des sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Fourneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ravachol Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'exercices de mathématiques en ligne et phénomènes d'enseignement-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.327-350. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-006-0005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proportionnalité dans l'enseignement obligatoire en France, d'hier à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.5-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Ordinary Teaching Practice with the Help of the Theory of Didactic Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beyond the Apparent Banality of the Mathematics Classroom, 59 (1), pp.113-151. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-005-2183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une pratique d'enseignement, le cours dialogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l'enseignement des sciences, des mathématiques et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2), pp.241-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logiciels dans les classes : impact sur les connaissances des élèves et intégration à l’enseignement. Un exemple avec « la proportionnalité à travers des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et contrat didactique, outils pour l’analyse de séquences ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.217-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, ‎ 978-2753586079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en mathématiques: Expérience, savoir, et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Bordeaux, 2013, 978-2-86781-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble des mathématiques : une approche dynamique de la qualité des ressources pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheron Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les professeurs des écoles au regard didactique en mathématiques ; étude d'une dynamique de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandrebrouck; Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuves, modélisation et technologies numériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des séminaires et posters, pp.133-142, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : le cadre de l’apprentissage par problématisation dans le champ didactique : apports et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation. Apports aux recherches en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.181-200, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : origine et développement du cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation. Apports aux recherches en didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.7-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et apports du cadre de la problématisation à la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation. Apports aux recherches en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.57-74, 2022, ‎ 978-2753586079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement curriculaire à la lumière de la théorie des situations didactiques : quels apports ? quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaachoua, H., Bessot, A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l'élève, questions curriculaires, grandeur et mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, La Pensée Sauvage, pp.113 - 140, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cadre de l'apprentissage par problématisation en didactique des mathématiques : quels apports possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Chesnais, Hussein Sabra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire National de Didactique Des Mathématiques, année 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Séminaire de didactique des mathématiques de l'ARDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inquiry-Based Approach Possible at the Elementary School?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Liljedahl; Manuel Santos-Trigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problem Solving. Current Themes, Trends, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-030-10472-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'investigation et apprentissages géométriques chez les professeurs des écoles. Problématisation à propos des &amp;quot;solides&amp;quot; de Platon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matheron Yves; Gueudet Ghislaine; Sierra Tomas Angel; Trouche Luc; Winslow Carl; Besnier Sylvaine; Celi Valentina; Derouet Charlotte; Forest Dominique; Krysinka Maryza; Quilio Serge; Rogalski Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques - Actes de la 18ème école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.758-765, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité mathématique des élèves : nouveau regard sur les relations contrat didactique - milieu et perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathé, Mounier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM -Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 1. De la complexité dans l'organisation de la rencontre des élèves avec le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hersant M. &amp; Morin C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité des pratiques enseignantes : expérience, savoir et normes en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.156-179, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat didactique et l’organisation de la rencontre des élèves avec le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hersant &amp; Morin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en mathématiques : expérience, savoirs et normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.89-111, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et résolution de problèmes dans l’enseignement des mathématiques : une étude didactique pour identifier les savoirs et les apprentissages possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elalouf Marie-Laure; Robert Aline; Belhadjin Anissa; Bishop Marie-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions. État des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.192-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieries de développement : à la recherche de déterminants de situations. Une étude de cas relative aux problèmes pour chercher.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En amont et aval des ingénieries didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, La Pensée Sauvage, pp.305-326, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en didactiques. Implicites liés au découpage d’un corpus dans le cadre d’une recherche sur les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen-Azria C.&amp; Sayac N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l'implicite. Les méthodes de recherche en didactique (3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.85-101, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème 1 : Géométrie, Présentation des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Conne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Conne François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.15-22, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'activité mathématique de lycéens dans une correspondance mathématique à propos d'un problème de maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulange L. &amp; Hache C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM Paris 7, pp.351-374, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, figure, géométrie ? Etude pour que la question vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Bloch &amp; F. Conne (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.Cdrom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique de débat et sa genèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinatier I. &amp; Altet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser et comprendre les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135_151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER DES ENSEIGNANTS DES 1ER ET 2ND DEGRES A L’ENSEIGNEMENT DES MATHEMATIQUES : CONDITIONS POUR LE DEVELOPPEMENT DE LEUR REGARD DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudeul-Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de nécessités à partir de raisons-contre en mathématiques : freins au débat et fonctions didactiques des interactions. Le cas d'un débat relatif à un problème de partage inégal en CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Lausanne, Jun 2025, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes pour chercher : peut-on dépasser la mise en activité des élèves ? Le cas des problèmes « Poules -Lapins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è colloque international de l'ARCD. Les didactique face à l'évoluation des curriculums Savoir(s) et pratiques pour entrer dans la complexité du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des savoirs et inégalités à l’école maternelle. Une thématique propice à la confrontation de points de vue sociologique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Mamede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22è école de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDM, 2023, Bar sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le Cadre de l'Apprentissage par Problématisation (CAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Symposium d'Etude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement et la Diffusion de la Recherche sur les Espaces de Travail Mathématiques (ADRETM), Jun 2022, Strasbourg (67), France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail mathématique à l'aune du cadre de l'apprentissage par problématisation : travail mathématique et processus de problématisation chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'enseignant dans le processus de factualisation - défactualisation dans la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ, Nantes Université, 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au regard didactique : dynamique des problèmes relatifs à l’enseignement et à l'apprentissage des mathématiques chez une stagiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et collectifs pour la formation, l'enseignement et l'apprentissage des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, 2021, Grenoble, France. pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des recherches menées dans le cadre de l'apprentissage par problématisation à la question de l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'actualité de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des conditions de possibilités de former les PE au regard didactique en mathématiques dans un séminaire de recherche. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation en mathématiques. Une étude à partir de Polya &amp;quot;Les mathématiques et le raisonnement plausible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ, Nantes, 2021, En viso, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au regard didactique : construire des problèmes relatifs à l'enseignement et à l'apprentissage des mathématiques. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation et problématisation en mathématiques. Une étude de cas sur la construction du nombre à la maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è colloque du Réseau Probléma. Problématisation et factualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à la TACD : à propos de milieu et de contrat didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international de la Théorie de l’ActionConjointe en Didactique. La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France. pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des situations didactiques et questions curriculaires : quels outils ? quels apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20è école de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « en » et le « hors » question dans la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Problématisation, esprit critique et émancipation", 16è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des mathématiques en problématisant : produire une solution raisonnée d'un problème ou (non exclusif) apprendre sur le domaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrages et problématisation en mathématiques à l'école élémentaire, une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématisation dans les disciplines scolaires et dans la formation professionnelle ; malentendus et explicitations. 15è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA FORMATION À LA PRATIQUE : QUE PEUT NOUS APPRENDRE L'ANALYSE DE PRATIQUES DE STAGIAIRES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone (EMF) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée du cadre de l’apprentissage par problématisation dans quatre disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARCD. Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrages de l’enseignant et problématisation dans une séance de résolution de problèmes au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de problématisation : regards interdisciplinaires. 14è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is inquiry-based approach possible at the elementary school ? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre épistémique, registre explicatif et contrat didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres et problématisation : le jeu des cadres épistémiques, psychosociologiques, etc. dans l’accès à des savoirs problématisés à l’école et en formation. 13è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste t-il de la formation ? L'organisation de la rencontre avec l'écriture fractionnaire d'un nombre au CM1 par des professeurs des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer pour former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opeen &amp; ReForm, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évènement de problématisation : cadres, registres, points de vue et contrat didactique dans les ruptures d'intelligibilité en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La problématisation : bilan et perspective. 12è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements de problématisation et activités langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evénement de problématisation et dynamiques de problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque international du réseau Probléma, 16-18 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoirs mathématiques dans les problèmes pour chercher à l’école élémentaire? Le cas de problèmes d’optimisation au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Yhomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35è colloque de la Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bombannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes pour chercher&amp;quot; : experience, possible and necessity in pupils reasonings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Century of the International Commission on Mathematical Instruction (1908-2008). Reflecting and Shaping the World of Mathematics Education. Symposium on the Occasion of the 100th Anniversary of ICMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-solving and Web resources at tertiary level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 4, Fourth Congress of the European Society for Research in Mathematics Education, 17 - 21 February 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sant Feliu de Guíxols, Spain. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de bases de problèmes en classe de mathématiques. Un exemple avec “ La proportionnalité à travers des problèmes ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry: relations between research questions and curriculum reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematics education ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à propos des &amp;quot;problèmes pour chercher&amp;quot; à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple (contrat didactique, milieu) et les conditions de la rencontre avec le savoir en mathématiques : de l'analyse de séquences ordinaires au développement de situations pour les classes ordinaires & Empirisme et rationalité à l'école élémentaire, vers la preuve au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nantes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions didactiques et pratiques d'enseignement, le cas de la proportionnalité au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00122340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Hersant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en sciences de l'éducation et de la formation, didactique des mathématiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3085-6811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061110949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition didactique et circulation de savoirs de la didactique des mathématiques pour la formation initiale des enseignants. Quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (6), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol3iss6.62151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques conditions pour un bon départ en résolution de problèmes à l'école élémentaire. Le chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des savoirs dans le cadre de l’apprentissage par problématisation et conséquences didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (4), pp.194-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques conditions pour un bon départ en résolution de problèmes à l'école élémentaire. Primum non nocere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability, health care, well-being, and inclusion: toward new professional standards for the teachers of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele del Gobbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Dawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Springob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Solis Beccera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Secondaria Ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.146-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques à l'école maternelle : à quelles conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation et les questions de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 33 (2), pp.37-58. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.033.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de modélisation et processus de problématisation en mathématiques à la fin du lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Hankeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.39-67. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de débutants en mathématiques en maternelle : matérialité des situations et chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.9441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions didactiques d'une activité mathématique au lycée professionnel : deux études de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Apprendre, enseigner en lycée professionnel : pratiques, dispositifs et contenus, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche d’investigation en mathématiques et en SVT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facette épistémologique et facette sociale du contrat didactique : une distinction pour mieux caractériser la relation contrat didactique milieu, l'action de l'enseignant et l'activité potentielle des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance mathématique : d'un dispositif de recueil de données à un dispositif pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline Comairas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondance entre élèves : conditions d’une activité mathématique « créative » et problématisée à la fin du lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (3), pp.343-370. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-011-9327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités, conditions, intérêts et limites d’une collaboration enseignants, formateurs et chercheur. Un exemple en mathématiques à propos d’une injonction institutionnelle adressée aux enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors série (1), pp.60-70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.8718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes pour chercher : des conduites de classes spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81, pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pile et ampoule » au CP : à quelles conditions fait-on des sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Fourneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ravachol Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.327-350. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-006-0005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'exercices de mathématiques en ligne et phénomènes d'enseignement-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Ordinary Teaching Practice with the Help of the Theory of Didactic Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beyond the Apparent Banality of the Mathematics Classroom, 59 (1), pp.113-151. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-005-2183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proportionnalité dans l'enseignement obligatoire en France, d'hier à aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.5-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une pratique d'enseignement, le cours dialogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l'enseignement des sciences, des mathématiques et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2), pp.241-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu et contrat didactique, outils pour l’analyse de séquences ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.217-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des logiciels dans les classes : impact sur les connaissances des élèves et intégration à l’enseignement. Un exemple avec « la proportionnalité à travers des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, ‎ 978-2753586079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Butlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chambris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en mathématiques: Expérience, savoir, et normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Bordeaux, 2013, 978-2-86781-778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble des mathématiques : une approche dynamique de la qualité des ressources pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheron Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les professeurs des écoles au regard didactique en mathématiques ; étude d'une dynamique de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandrebrouck; Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuves, modélisation et technologies numériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume des séminaires et posters, pp.133-142, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : le cadre de l’apprentissage par problématisation dans le champ didactique : apports et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l’apprentissage par problématisation. Apports aux recherches en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.181-200, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : origine et développement du cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation. Apports aux recherches en didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.7-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et apports du cadre de la problématisation à la didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Doussot; Magali Hersant; Yann Lhoste; Denise Orange Ravachol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadre de l'apprentissage par problématisation. Apports aux recherches en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.57-74, 2022, ‎ 978-2753586079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement curriculaire à la lumière de la théorie des situations didactiques : quels apports ? quels outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaachoua, H., Bessot, A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l'élève, questions curriculaires, grandeur et mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, La Pensée Sauvage, pp.113 - 140, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du cadre de l'apprentissage par problématisation en didactique des mathématiques : quels apports possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Chesnais, Hussein Sabra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire National de Didactique Des Mathématiques, année 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Séminaire de didactique des mathématiques de l'ARDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inquiry-Based Approach Possible at the Elementary School?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Liljedahl; Manuel Santos-Trigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problem Solving. Current Themes, Trends, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-030-10472-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'investigation et apprentissages géométriques chez les professeurs des écoles. Problématisation à propos des &amp;quot;solides&amp;quot; de Platon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matheron Yves; Gueudet Ghislaine; Sierra Tomas Angel; Trouche Luc; Winslow Carl; Besnier Sylvaine; Celi Valentina; Derouet Charlotte; Forest Dominique; Krysinka Maryza; Quilio Serge; Rogalski Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques - Actes de la 18ème école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.758-765, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité mathématique des élèves : nouveau regard sur les relations contrat didactique - milieu et perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathé, Mounier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM -Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans la société et dans le système éducatif, synthèse du thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Bosch Mariana; Butlen Denis; Chambris Christine; Clivaz Stéphane; Gobert Sophie; Hache Christophe; Hersant Magali; Mangiante-Orsola Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique des mathématiques et des didacticiens des mathématiques dans le société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.271-273, 2015, Volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 1. De la complexité dans l'organisation de la rencontre des élèves avec le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hersant M. &amp; Morin C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité des pratiques enseignantes : expérience, savoir et normes en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.156-179, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat didactique et l’organisation de la rencontre des élèves avec le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hersant &amp; Morin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en mathématiques : expérience, savoirs et normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.89-111, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et résolution de problèmes dans l’enseignement des mathématiques : une étude didactique pour identifier les savoirs et les apprentissages possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elalouf Marie-Laure; Robert Aline; Belhadjin Anissa; Bishop Marie-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions. État des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.192-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieries de développement : à la recherche de déterminants de situations. Une étude de cas relative aux problèmes pour chercher.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En amont et aval des ingénieries didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, La Pensée Sauvage, pp.305-326, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en didactiques. Implicites liés au découpage d’un corpus dans le cadre d’une recherche sur les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen-Azria C.&amp; Sayac N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l'implicite. Les méthodes de recherche en didactique (3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.85-101, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème 1 : Géométrie, Présentation des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Conne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloch Isabelle; Conne François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.15-22, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'activité mathématique de lycéens dans une correspondance mathématique à propos d'un problème de maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulange L. &amp; Hache C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM Paris 7, pp.351-374, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, figure, géométrie ? Etude pour que la question vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Bloch &amp; F. Conne (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.Cdrom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique de débat et sa genèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinatier I. &amp; Altet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser et comprendre les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135_151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER DES ENSEIGNANTS DES 1ER ET 2ND DEGRES A L’ENSEIGNEMENT DES MATHEMATIQUES : CONDITIONS POUR LE DEVELOPPEMENT DE LEUR REGARD DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudeul-Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de nécessités à partir de raisons-contre en mathématiques : freins au débat et fonctions didactiques des interactions. Le cas d'un débat relatif à un problème de partage inégal en CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Lausanne, Jun 2025, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes pour chercher : peut-on dépasser la mise en activité des élèves ? Le cas des problèmes « Poules -Lapins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6è colloque international de l'ARCD. Les didactique face à l'évoluation des curriculums Savoir(s) et pratiques pour entrer dans la complexité du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des savoirs et inégalités à l’école maternelle. Une thématique propice à la confrontation de points de vue sociologique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Mamede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22è école de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDM, 2023, Bar sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le Cadre de l'Apprentissage par Problématisation (CAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Symposium d'Etude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement et la Diffusion de la Recherche sur les Espaces de Travail Mathématiques (ADRETM), Jun 2022, Strasbourg (67), France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail mathématique à l'aune du cadre de l'apprentissage par problématisation : travail mathématique et processus de problématisation chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'enseignant dans le processus de factualisation - défactualisation dans la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ, Nantes Université, 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au regard didactique : construire des problèmes relatifs à l'enseignement et à l'apprentissage des mathématiques. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former au regard didactique : dynamique des problèmes relatifs à l’enseignement et à l'apprentissage des mathématiques chez une stagiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et collectifs pour la formation, l'enseignement et l'apprentissage des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIRELEM, 2021, Grenoble, France. pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des conditions de possibilités de former les PE au regard didactique en mathématiques dans un séminaire de recherche. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des recherches menées dans le cadre de l'apprentissage par problématisation à la question de l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'actualité de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation en mathématiques. Une étude à partir de Polya &amp;quot;Les mathématiques et le raisonnement plausible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ, Nantes, 2021, En viso, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation et problématisation en mathématiques. Une étude de cas sur la construction du nombre à la maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è colloque du Réseau Probléma. Problématisation et factualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à la TACD : à propos de milieu et de contrat didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international de la Théorie de l’ActionConjointe en Didactique. La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France. pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des situations didactiques et questions curriculaires : quels outils ? quels apports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20è école de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « en » et le « hors » question dans la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Problématisation, esprit critique et émancipation", 16è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des mathématiques en problématisant : produire une solution raisonnée d'un problème ou (non exclusif) apprendre sur le domaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCD 2018 - Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrages et problématisation en mathématiques à l'école élémentaire, une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématisation dans les disciplines scolaires et dans la formation professionnelle ; malentendus et explicitations. 15è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA FORMATION À LA PRATIQUE : QUE PEUT NOUS APPRENDRE L'ANALYSE DE PRATIQUES DE STAGIAIRES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone (EMF) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée du cadre de l’apprentissage par problématisation dans quatre disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARCD. Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrages de l’enseignant et problématisation dans une séance de résolution de problèmes au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de problématisation : regards interdisciplinaires. 14è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is inquiry-based approach possible at the elementary school ? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre épistémique, registre explicatif et contrat didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres et problématisation : le jeu des cadres épistémiques, psychosociologiques, etc. dans l’accès à des savoirs problématisés à l’école et en formation. 13è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste t-il de la formation ? L'organisation de la rencontre avec l'écriture fractionnaire d'un nombre au CM1 par des professeurs des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer pour former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opeen &amp; ReForm, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évènement de problématisation : cadres, registres, points de vue et contrat didactique dans les ruptures d'intelligibilité en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La problématisation : bilan et perspective. 12è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements de problématisation et activités langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evénement de problématisation et dynamiques de problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Orange-Ravachol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque international du réseau Probléma, 16-18 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématisations et problème d'impossible en mathématiques. Une étude de cas à l'école élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bizeete, 2010, Bizerte, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoirs mathématiques dans les problèmes pour chercher à l’école élémentaire? Le cas de problèmes d’optimisation au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Yhomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35è colloque de la Copirelem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bombannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes pour chercher&amp;quot; : experience, possible and necessity in pupils reasonings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Century of the International Commission on Mathematical Instruction (1908-2008). Reflecting and Shaping the World of Mathematics Education. Symposium on the Occasion of the 100th Anniversary of ICMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-solving and Web resources at tertiary level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 4, Fourth Congress of the European Society for Research in Mathematics Education, 17 - 21 February 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sant Feliu de Guíxols, Spain. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de bases de problèmes en classe de mathématiques. Un exemple avec “ La proportionnalité à travers des problèmes ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry: relations between research questions and curriculum reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematics education ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à propos des &amp;quot;problèmes pour chercher&amp;quot; à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple (contrat didactique, milieu) et les conditions de la rencontre avec le savoir en mathématiques : de l'analyse de séquences ordinaires au développement de situations pour les classes ordinaires & Empirisme et rationalité à l'école élémentaire, vers la preuve au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nantes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions didactiques et pratiques d'enseignement, le cas de la proportionnalité au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00122340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D0A3B94"/>
+    <w:nsid w:val="0335622F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-hersant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3085-6811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061110949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol3iss6.62151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele del Gobbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Frison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dawkins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Springob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Solis Beccera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hankeln" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Quiniou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Comairas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Genin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-011-9327-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNCTLTW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fourneaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-2183-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J4JJMBH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheron Yves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Conne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boffy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cadeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudeul-Maeght" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157815v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zebiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Yhomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662897v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060561v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01777604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-hersant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3085-6811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061110949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol3iss6.62151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele del Gobbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Frison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dawkins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Springob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Solis Beccera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doussot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hankeln" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Quiniou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Comairas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Genin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-011-9327-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNCTLTW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fourneaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-2183-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J4JJMBH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheron Yves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Conne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boffy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cadeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudeul-Maeght" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157815v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zebiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402757v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Yhomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060561v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01777604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>