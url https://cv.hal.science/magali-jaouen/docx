--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -875,165 +875,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amiante : pas de préjudice d'exposition aux risques distinct du préjudice spécifique d'anxiété, Note sous C. cass. soc., 27 janv. 2016, n° 15-10.640</w:t>
+                <w:t xml:space="preserve">Négociations et obligation de confidentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, p. 26</w:t>
+              <w:t xml:space="preserve">Actualité juridique Contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886002v1</w:t>
+                <w:t xml:space="preserve">hal-04353062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociations et obligation de confidentialité</w:t>
+                <w:t xml:space="preserve">Amiante : pas de préjudice d'exposition aux risques distinct du préjudice spécifique d'anxiété, Note sous C. cass. soc., 27 janv. 2016, n° 15-10.640</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Contrat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.275-278</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, p. 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353062v1</w:t>
+                <w:t xml:space="preserve">hal-02886002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité solidaire en matière de sous-traitance dans la nouvelle directive détachement : un progrès en demi-teinte</w:t>
               </w:r>
@@ -1634,234 +1634,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité des parents ne se substitue pas à celle de l'enfant mineur auteur d'un dommage, Note sous C. cass. 2e civ., 11 sept. 2014, n° 13-16.897</w:t>
+                <w:t xml:space="preserve">La responsabilité des professionnels du droit à l'épreuve de l'évolution jurisprudentielle ou la sévérité d'une jurisprudence imprévisible, Note sous C. cass. 1re civ., 4 juin 2014, n° 13-14.363</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n° 296, p. 18</w:t>
+              <w:t xml:space="preserve">, 2014, n° 191, p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886032v1</w:t>
+                <w:t xml:space="preserve">hal-02886043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité des professionnels du droit à l'épreuve de l'évolution jurisprudentielle ou la sévérité d'une jurisprudence imprévisible, Note sous C. cass. 1re civ., 4 juin 2014, n° 13-14.363</w:t>
+                <w:t xml:space="preserve">La négligence du notaire dans la vérification de l'état de santé mentale d'une des parties à l'acte de vente, Note sous C. cass. 1re civ., 2 oct. 2013, n° 12-24.754, n° 12-25.862 et n° 12-26.223</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n° 191, p. 20</w:t>
+              <w:t xml:space="preserve">, 2014, n°23, p. 13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886043v1</w:t>
+                <w:t xml:space="preserve">hal-02886060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La négligence du notaire dans la vérification de l'état de santé mentale d'une des parties à l'acte de vente, Note sous C. cass. 1re civ., 2 oct. 2013, n° 12-24.754, n° 12-25.862 et n° 12-26.223</w:t>
+                <w:t xml:space="preserve">La responsabilité des parents ne se substitue pas à celle de l'enfant mineur auteur d'un dommage, Note sous C. cass. 2e civ., 11 sept. 2014, n° 13-16.897</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n°23, p. 13-24</w:t>
+              <w:t xml:space="preserve">, 2014, n° 296, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886060v1</w:t>
+                <w:t xml:space="preserve">hal-02886032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manquement d'une société de bourse à son obligation contractuelle de conseil : indemnisation de l'opérateur profane à hauteur de la seule perte de chance de mieux investir, Note sous C. cass. com., 4 févr. 2014, n° 13-10.630</w:t>
               </w:r>
@@ -2117,165 +2117,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'obligation précontractuelle d'information de l'agent immobilier au secours de l'acquéreur trompé sur les risques de son investissement, Note sous C. cass. 1re civ., 2 oct. 2013, n° 12-20.504</w:t>
+                <w:t xml:space="preserve">Le jeu des standards en matière contractuelle : variation sur le contrôle des clauses abusives dans les contrats standardisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n°23, p. 13-24</w:t>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886056v1</w:t>
+                <w:t xml:space="preserve">hal-04352862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu des standards en matière contractuelle : variation sur le contrôle des clauses abusives dans les contrats standardisés</w:t>
+                <w:t xml:space="preserve">L'obligation précontractuelle d'information de l'agent immobilier au secours de l'acquéreur trompé sur les risques de son investissement, Note sous C. cass. 1re civ., 2 oct. 2013, n° 12-20.504</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.65</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°23, p. 13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352862v1</w:t>
+                <w:t xml:space="preserve">hal-02886056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action en réintégration peut être intentée contre l'auteur matériel du trouble même s'il n'est pas celui à qui profite la dépossession</w:t>
               </w:r>
@@ -2659,51 +2659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0E7E574"/>
+    <w:nsid w:val="35ECE808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +2890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-jaouen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151746176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaouen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy-Tellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-jaouen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151746176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaouen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy-Tellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>