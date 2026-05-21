--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -668,510 +668,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité solidaire en matière de sous-traitance dans la nouvelle directive « détachement » : un progrès en demi-teinte</w:t>
+                <w:t xml:space="preserve">Faute de la victime et exonération partielle de la SNCF : ordre et désordre dans le droit commun de la responsabilité du transporteur ferroviaire, Note sous c. Cass. 2e civ., 3 mars 2016, n° 15-12.217</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 596, pp.165</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, p. 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202744v1</w:t>
+                <w:t xml:space="preserve">hal-02886001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moyen de défense inopérant et stratégie judiciaire de l'avocat: l'immunité confirmée, Note sous C. cass. 1re civ., 28 oct. 2015, n° 14-24.616</w:t>
+                <w:t xml:space="preserve">La responsabilité solidaire en matière de sous-traitance dans la nouvelle directive « détachement » : un progrès en demi-teinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, p. 36</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 596, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886008v1</w:t>
+                <w:t xml:space="preserve">halshs-02202744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'irresponsabilité du transporteur de tramway en dehors du temps de l'exécution du contrat de transport, Note sous C. cass. 1re civ., 25 nov. 2015, n° 14-16.209</w:t>
+                <w:t xml:space="preserve">Moyen de défense inopérant et stratégie judiciaire de l'avocat: l'immunité confirmée, Note sous C. cass. 1re civ., 28 oct. 2015, n° 14-24.616</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3, p. 29</w:t>
+              <w:t xml:space="preserve">, 2016, 3, p. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886012v1</w:t>
+                <w:t xml:space="preserve">hal-02886008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociations et obligation de confidentialité</w:t>
+                <w:t xml:space="preserve">L'irresponsabilité du transporteur de tramway en dehors du temps de l'exécution du contrat de transport, Note sous C. cass. 1re civ., 25 nov. 2015, n° 14-16.209</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Contrat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.275-278</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, p. 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353062v1</w:t>
+                <w:t xml:space="preserve">hal-02886012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amiante : pas de préjudice d'exposition aux risques distinct du préjudice spécifique d'anxiété, Note sous C. cass. soc., 27 janv. 2016, n° 15-10.640</w:t>
+                <w:t xml:space="preserve">Négociations et obligation de confidentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, p. 26</w:t>
+              <w:t xml:space="preserve">Actualité juridique Contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886002v1</w:t>
+                <w:t xml:space="preserve">hal-04353062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité solidaire en matière de sous-traitance dans la nouvelle directive détachement : un progrès en demi-teinte</w:t>
+                <w:t xml:space="preserve">Amiante : pas de préjudice d'exposition aux risques distinct du préjudice spécifique d'anxiété, Note sous C. cass. soc., 27 janv. 2016, n° 15-10.640</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 596, pp.165</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, p. 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353050v1</w:t>
+                <w:t xml:space="preserve">hal-02886002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faute de la victime et exonération partielle de la SNCF : ordre et désordre dans le droit commun de la responsabilité du transporteur ferroviaire, Note sous c. Cass. 2e civ., 3 mars 2016, n° 15-12.217</w:t>
+                <w:t xml:space="preserve">La responsabilité solidaire en matière de sous-traitance dans la nouvelle directive détachement : un progrès en demi-teinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, p. 28</w:t>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 596, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886001v1</w:t>
+                <w:t xml:space="preserve">hal-04353050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation de sécurité résultat du transporteur fluvial rentre dans le lit du droit commun, Note sous C. cass. 2e civ., 16 avr. 2015, n° 14-13.440</w:t>
               </w:r>
@@ -1979,165 +1979,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La garde collective ressuscitée ?, Note sous C. cass. 2e civ., 22 mai 2014, n° 13-10.561</w:t>
+                <w:t xml:space="preserve">La Chambre commerciale persiste et signe : une faute déontologique n'est pas nécessairement constitutive d'un acte de concurrence déloyale, Note sous C. cass. com., 24 juin 2014, n° 11-27.450</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n° 191, p. 17</w:t>
+              <w:t xml:space="preserve">, 2014, n° 296, p. 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886045v1</w:t>
+                <w:t xml:space="preserve">hal-02886038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chambre commerciale persiste et signe : une faute déontologique n'est pas nécessairement constitutive d'un acte de concurrence déloyale, Note sous C. cass. com., 24 juin 2014, n° 11-27.450</w:t>
+                <w:t xml:space="preserve">La garde collective ressuscitée ?, Note sous C. cass. 2e civ., 22 mai 2014, n° 13-10.561</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n° 296, p. 17</w:t>
+              <w:t xml:space="preserve">, 2014, n° 191, p. 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886038v1</w:t>
+                <w:t xml:space="preserve">hal-02886045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu des standards en matière contractuelle : variation sur le contrôle des clauses abusives dans les contrats standardisés</w:t>
               </w:r>
@@ -2659,51 +2659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35ECE808"/>
+    <w:nsid w:val="985D1026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +2890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-jaouen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151746176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaouen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy-Tellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-jaouen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151746176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaouen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy-Tellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>