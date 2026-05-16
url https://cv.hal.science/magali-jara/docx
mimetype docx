--- v0 (2026-03-31)
+++ v1 (2026-05-16)
@@ -417,51 +417,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04997562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of digital convenience in omni-channel retailing: a consumer-based approach</w:t>
+                <w:t xml:space="preserve">The impact of digital convenience in omni-channel retailing: A consumer-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Vyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jara</w:t>
@@ -496,93 +496,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nélida Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Conference on Services and Retail Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Florida / USA, United States</w:t>
+              <w:t xml:space="preserve">, University of South Florida, Jul 2021, Tampa (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04562144v1</w:t>
+                <w:t xml:space="preserve">halshs-04576446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of digital convenience in omni-channel retailing: A consumer-based approach</w:t>
+                <w:t xml:space="preserve">The impact of digital convenience in omni-channel retailing: a consumer-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Vyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jara</w:t>
@@ -617,69 +617,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nélida Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Conference on Services and Retail Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of South Florida, Jul 2021, Tampa (Florida), United States</w:t>
+              <w:t xml:space="preserve">, May 2021, Florida / USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04576446v1</w:t>
+                <w:t xml:space="preserve">halshs-04562144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is questioning consumers about their behavioural intentions useful? Answers from a study of members of an organic produce basket system</w:t>
               </w:r>
@@ -2092,147 +2092,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01806403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between economic and organic store brands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grocery pickup creation of value: Customers’ benefits vs. spatial dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Vyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cliquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.145-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02024288v1</w:t>
+                <w:t xml:space="preserve">halshs-02024284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des distributeurs toujours plus proches du consommateur ? Le cas du drive alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Vyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2277,301 +2268,310 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nélida Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (3), pp.141-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.093.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01806406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grocery pickup creation of value: Customers’ benefits vs. spatial dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Drive, service complémentaire ou cannibalisation de l’offre des services des GMS : une analyse par le mix marketing et le mix logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nélida Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Vyt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Logistique et RSE, 25 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2017.1336950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02024284v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01806408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Drive, service complémentaire ou cannibalisation de l’offre des services des GMS : une analyse par le mix marketing et le mix logistique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison between economic and organic store brands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Vyt</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Logistique et RSE, 25 (2), pp.119-130. </w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (12), pp.1298-1316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2017.1336950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-07-2016-0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01806408v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs clés de succès du drive : une approche par la logistique et le marketing</w:t>
               </w:r>
@@ -3439,51 +3439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Vyt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mevel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.097.125.142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2017-0158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-07-2016-0107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.093.0141" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1336950" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1219241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.11.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V4N6TJS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troiville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Vyt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mevel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.097.125.142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03270972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.97.116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2017-0158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.093.0141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1336950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-07-2016-0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1219241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.11.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V4N6TJS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troiville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>