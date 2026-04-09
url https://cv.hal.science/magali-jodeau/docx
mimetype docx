--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2251,269 +2251,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical description of sediment transport experiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of bed load on steep slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ghenaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Fluvial Hydraulics - River Flow 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.887-893</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588097v1</w:t>
+                <w:t xml:space="preserve">hal-00515694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of bed load on steep slopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical description of sediment transport experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Fluvial Hydraulics - River Flow 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.011302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515694v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional motion of a set of particles in a free surface flow with image processing</w:t>
               </w:r>
@@ -3008,148 +3008,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of suspended sediment transport during dam flushing: from reservoir dynamic to downstream propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image-based velocity and discharge measurements in field and laboratory river engineering studies using the free FUDAA-LSPIV software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+                <w:t xml:space="preserve">Benjamin Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Besnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Esteves</w:t>
+                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.10</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600885v1</w:t>
+                <w:t xml:space="preserve">hal-02600735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurement of advection-dispersion processes in a torrential river, comparison with numerical modeling</w:t>
               </w:r>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3246,372 +3246,372 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based velocity and discharge measurements in field and laboratory river engineering studies using the free FUDAA-LSPIV software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Numerical modeling of suspended sediment transport during dam flushing: from reservoir dynamic to downstream propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.7</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600735v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D numerical modelling of water flow over a gravel bar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jaballah</w:t>
+                <w:t xml:space="preserve">A settling velocity parameterization for sand/mud mixture in a 1D flow during a flushing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Jodeau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.139-145</w:t>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597873v1</w:t>
+                <w:t xml:space="preserve">hal-02597878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A settling velocity parameterization for sand/mud mixture in a 1D flow during a flushing event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+                <w:t xml:space="preserve">2D numerical modelling of water flow over a gravel bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.371-378</w:t>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597878v1</w:t>
+                <w:t xml:space="preserve">hal-02597873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of fine sediment deposits on a gravel bar before and after a flushing event using photo analysis</w:t>
               </w:r>
@@ -3800,51 +3800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the suspended sediment load due to dam flushing along the Arc and Isère rivers, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vansuyt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaballah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.11.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR021314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Droppo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Die Moran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nemery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Camenen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaballah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60033-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2007.11.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Davison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007008774" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Poulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ducottet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buannic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02590266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vansuyt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaballah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.11.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR021314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Droppo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Die Moran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nemery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Camenen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaballah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60033-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2007.11.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Davison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007008774" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Poulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011302" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ducottet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buannic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02590266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>