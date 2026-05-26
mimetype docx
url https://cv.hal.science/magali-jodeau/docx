--- v1 (2026-04-09)
+++ v2 (2026-05-26)
@@ -3008,148 +3008,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based velocity and discharge measurements in field and laboratory river engineering studies using the free FUDAA-LSPIV software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Numerical modeling of suspended sediment transport during dam flushing: from reservoir dynamic to downstream propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.7</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600735v1</w:t>
+                <w:t xml:space="preserve">hal-02600885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurement of advection-dispersion processes in a torrential river, comparison with numerical modeling</w:t>
               </w:r>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3246,372 +3246,372 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of suspended sediment transport during dam flushing: from reservoir dynamic to downstream propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+                <w:t xml:space="preserve">Image-based velocity and discharge measurements in field and laboratory river engineering studies using the free FUDAA-LSPIV software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Besnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Esteves</w:t>
+                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.10</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600885v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A settling velocity parameterization for sand/mud mixture in a 1D flow during a flushing event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+                <w:t xml:space="preserve">2D numerical modelling of water flow over a gravel bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.371-378</w:t>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597878v1</w:t>
+                <w:t xml:space="preserve">hal-02597873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D numerical modelling of water flow over a gravel bar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jaballah</w:t>
+                <w:t xml:space="preserve">A settling velocity parameterization for sand/mud mixture in a 1D flow during a flushing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Jodeau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.139-145</w:t>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597873v1</w:t>
+                <w:t xml:space="preserve">hal-02597878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of fine sediment deposits on a gravel bar before and after a flushing event using photo analysis</w:t>
               </w:r>
@@ -3800,51 +3800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the suspended sediment load due to dam flushing along the Arc and Isère rivers, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vansuyt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaballah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.11.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR021314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Droppo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Die Moran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nemery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Camenen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaballah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60033-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2007.11.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Davison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007008774" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Poulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011302" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ducottet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buannic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02590266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vansuyt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaballah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.11.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR021314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Droppo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coutaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Die Moran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nemery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Camenen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaballah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60033-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2007.11.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Davison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007008774" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ghenaim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Poulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Terfous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011302" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ducottet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buannic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591251v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02590266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>