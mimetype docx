--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -66,9586 +66,4460 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
-[...5124 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management practices of sheep genetic resources in the Moroccan High Atlas: impacts on productivity and the extensive dimension of livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane El Aayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kamal Challioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Araba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African &amp; Mediterranean agriculture journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/afrimed-i147.53681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P@stor-all, une plateforme pour et par les éleveurs pastoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dehays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (54), pp.44-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/npvelsa/2024016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des troupeaux dans le sud de la France : hier, aujourd’hui et demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (1), pp.7673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.7673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of woody plants to horses’ diets in Mediterranean rangelands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mikicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombénéwendé Rasmata Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19182/remvt.36956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatialised information system to support decisions regarding grazing management in mountainous and Mediterranean rangelands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urcel Kalenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassira Djibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 198 (issue C), pp.107100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLOChèTE - Caractérisation du Comportement et Localisation des Ovins et des Caprins grâce aux Technologies Embarquées : aide à la conduite des troupeaux et à la valorisation des surfaces pastorales.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des surfaces pastorales à l’aide des données Sentinel 2 L3A et des données ouvertes : promesses et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Shaqura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art04⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3-4), pp.245-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2021.00112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645286v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des surfaces pastorales à l’aide des données Sentinel 2 L3A et des données ouvertes : promesses et réalités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Agroécologie, élevage et changement climatique. Comment l'élevage européen peut-il agir sur les leviers de l'agroécologie pour faire face au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656286v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie, élevage et changement climatique. Comment l'élevage européen peut-il agir sur les leviers de l'agroécologie pour faire face au changement climatique ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CLOChèTE - Caractérisation du Comportement et Localisation des Ovins et des Caprins grâce aux Technologies Embarquées : aide à la conduite des troupeaux et à la valorisation des surfaces pastorales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guinamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (février), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713286v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuniting crop fanning and pastoral farming : are Mediterranean agricultural systems and regions returning to their roots or turning towards tomorrow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crestey Milène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 245, pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools and methods for teaching and guiding rangeland use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 245, pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of the pastoral component of Moroccan small ruminant systems in mountain areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane El Aayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Araba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rangeland Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (4), pp.257-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/rj21039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital tools for assessing animal behaviour and facilitating rangeland grazing operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 245, pp.41-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Classification of Feed Items in Pampa Grassland, Based on Their Near-Infrared Spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio Cezar Rebés Azambuja Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Cesar de Faccio Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jean François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rangeland Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (3), pp.358-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rama.2020.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of altitude on the characteristics of extensive livestock farming systems in the Central High Atlas of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane El Aayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Araba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding flocks on rangelands: insights into the local ecological knowledge of shepherds in Boulemane province (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor-Ehsan Mohammad Gobindram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Boughalmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rangeland Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (3), pp.207-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RJ17006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels équilibres végétal/animal en France métropolitaine, aux échelles nationale et « petite région agricole » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao-Pedro Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (4), pp.353-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’élevage de précision dans le contexte du bassin méditerranéen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Février (38), 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses and rangelands: perspectives in Europe based on a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grass and Forage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (2), pp.178-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gfs.12204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Farrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 147, pp.236-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circannual body reserve dynamics and metabolic profile changes in Romane ewes grazing on rangelands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gozzo de Figuereido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foulquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jousserand-Senty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.domaniend.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimated energy balance of periparturient ewes grazing in rangelands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tagliatella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (E-Suppl), pp.705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-écologie et écologie industrielle : deux alternatives complémentaires pour les systèmes d'élevage de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (2), pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision en systèmes d’élevage peu intensifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (2), pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials and challenges for future sustainable grassland utilisation in animal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, A (109), pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux liés à l’intégration des activités équines au sein des territoires pastoraux du Parc national des Cévennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Andreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, juillet, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (6), pp.1028-1043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731112002418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can virtual fences be used to control grazing sheep?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lapeyronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rangeland Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (1), pp.111-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RJ11044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangeland grazing to improve farm performance. Example for an extensive meat sheep farming system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foulquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 100, pp.249-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangeland utilization in Mediterranean farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lapeyronie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (10), pp.1746-1757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110000996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating grassland utilization in beef suckler systems to investigate the trade-offs between production and floristic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 96 (1-3), pp.260-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2007.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model predicting the seasonal dynamics of intake and production for suckler cows and their calves fed indoors or at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 143 (1-4), pp.256-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model predicting intake at pasture for beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.255-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22358/jafs/74502/2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la diversité floristique des prairies des exploitations herbagères avec un modèle de simulation couplé à un indicateur 'Note de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 191, pp.359-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predicting dynamics of biomass, structure and digestibility of herbage in managed permanent pastures. 1. Model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grass and Forage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (2), pp.112-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2006.00515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predicting dynamics of biomass, structure and digestibility of herbage in managed permanent pastures. 2. Model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grass and Forage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (2), pp.125-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2006.00517.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité végétale à l’échelle de l’exploitation en fonction du chargement dans un système bovin allaitant du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188, pp.477-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9655,739 +4529,5865 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P@stor-all: a collaborative information system (IS) to assist grazing management in Mediterranean and Mountain conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dehays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau FAO-CIHEAM Network on pastures and food Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Kuşadası, Turkey. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing three classification methods for plants and plant parts consumed by small ruminants in Mediterranean rangelands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar FAO-CIHEAM : Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey. pp.182-184, 2025, Book of Abstracts – Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures, Kuşadası, Türkiye, 9–11 April 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangeland Rummy: a tool to trigger discussions between pastoral farmers about their grazing system and co-construct adaptive strategies to climatic hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceline Peglion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. EGF Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Alghero, Italy. , 2017, 19th EGF Symposium 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours, un élément de base du système d’alimentation ? Résultats et perspectives pour l'élevage ovin allaitant au domaine INRA de la Fage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foulquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. , 2009, 16èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the impact of dry climatic years on grassland utilisation and production from beef cattle farming systems based on permanent pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. European Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet quality and intake during the grazing season in beef cows on permanent pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. General Meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Madrid, Spain. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels rôles de la composante animale dans les systèmes pastoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dehays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du réseau INRAE – IYRP « l’animal en milieu pastoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrae; Institut Agro Montpellier; Institut de l'élevage - IDELE; UMT Pasto, Jul 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal : l’indispensable élément de perturbation pour le maintien des végétations pastorales et la biodiversité associée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du réseau INRAE – IYRP « l’animal en milieu pastoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrae; Institut Agro Montpellier; Institut de l'élevage - IDELE; UMT Pasto, Jul 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do farmers manage to take best advantage of semi-natural and wooded pastures in Mediterranean agro-silvo-pastoral systems ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Seminar FAO-CIHEAM : Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey. pp.71-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and evaluation of diversification of a wine-growing system through the introduction of pastoral herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Dzierzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.170-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedded Systems for Small Ruminants Behavior Identification: Application to Pastoral Farms in Mountain and Mediterranean Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Rezzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE Sensors Applications Symposium (SAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAS60918.2024.10636655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which steps are needed to go from data collection to actual management decisions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30. General Meeting of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leeuwarden, Netherlands. pp.418-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dehays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration agriculture-élevage pour former à l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P@stor-all: a spatialized information system for decision-making in extensive grazing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operational use of GPS collars for decision making by agro-silvo-pastoral farmers in Mediterranean areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements dans la disponibilité des ressources pastorales et dans les pratiques d’alimentation des ovins, dans le Haut Atlas Central du Maroc, selon l’altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane El Aayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Araba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the use of natural and semi-natural grasslands in Mediterranean ruminant systems: issues, options and perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Casasús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Meknes, Morocco. pp.237-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livestock and Agroecology: redesigning animal production systems in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Symposium on Agroecology for Sustainable Agriculture and Food Systems in Europe and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Budapest, Hungary. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional classification by NIRS of plant parts selected by sheep on a shrubby rangeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahoulé Silue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Meeting of the Mediterranean Sub-Network of the FAO-CIHEAM International Network for the Research and Development of Pastures and Fodder Crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Orestiada, Greece. 541 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’agroécologie réinterroge t-elle l’inscription du pastoralisme dans les territoires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'AFPF (Association Française pour la Production Fourragère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are the potential routes for the development of ecology-based alternatives for fish production in shallow lakes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’agroécologie ré-interroge les pratiques agricoles ? L'enjeu autour de la construction et de la transmission des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agroécologie : du nouveau pour le pastoralisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Pastoralisme (AFP). Die, FRA., Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the performances of a pastoral system: simulation results against field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Roulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Douls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les activités équines en territoire pastoral ? Exemple du Parc national des Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Andreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France. 185 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intake of plants containing secondary compounds by sheep grazing rangelands in the province of Boulemane (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor-Ehsan Mohammad Gobindram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boughalmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Araba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horses and rangelands: Mutual contributions and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimated energy balance of ewes grazing in rangelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagiale Tagliatella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Kansas, United States. 1006 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agro-écologie et écologie industrielle : deux voies complémentaires pour les systèmes d’élevage de demain. Applications potentielles aux systèmes cunicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France. pp.121-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place des parcours dans les élevages équins du Sud de la France ; cas des élevages endurance (race PSA) et Camargue en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing diversity in livestock farming system to strengthen their resilience: a review of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When biological experience determines individual adaptation: the role of parity in the efficiency of body reserves mobilization-accretion process in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gozzo de Figuereido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Reunión de la Asociación Latinoamericana de Producción Animal (ALPA), IV Congreso Internacional de Producción Animal Tropical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, La Habana, Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique saisonnière des réserves corporelles pour des brebis allaitantes conduites en plein air intégral sur parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gozzo de Figuereido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Foulquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jousserand-Senty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of parity and litter size on body reserves dynamics across a complete physiological year in Romane ewes reared under extensive grazing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gozzo de Figuereido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Foulquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jousserand-Senty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tesnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association (ADSA). Champaign, USA., Jul 2012, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agro-écologie appliquée aux systèmes de production animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graze rangelands to improve farm performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Foulquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar of the Sub-Network on Production Systems of the FAO-CIHEAM Inter-Regional Cooperative Research and Development Network on Sheep and Goats - Options Méditerraneennes Série A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA., Nov 2010, Zaragoza, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual fences to control sheep social and feeding behavior on rangelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lapeyronie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Dial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international des terres de parcours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rangeland Congress (CRC-REP). Rosario, ARG., Apr 2011, Rosario, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximising the use of rangelands in a meat sheep farming system (South of France): impact on technical, economic and environmental performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production(EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clôtures virtuelles : un outil pour gérer le pâturage en élevage ovin allaitant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lapeyronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling small ruminant systems in Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changes in sheep and goat farming systems at the beginning of the 21st century : research, tools, methods and initiatives in favour of a sustainable development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Nov 2007, Ponte de Lima, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation de la sensibilité et de l’adaptation à des événements climatiques extrêmes des systèmes d’élevages bovins allaitants basés sur les prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do beef cattle farming systems based on permanent pasture cope with extreme climatic years? Results of a simulation study using the whole farm simulator SEBIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific and functional diversity of vegetation in three beef cattle farms of the french Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can farms with beef cattle systems based on permanent pasture cope with extreme climatic years ? Results of a study using the whole-farm simulator SEBIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels équilibres entre production animale et diversité floristique des prairies pour les systèmes d’élevage bovins allaitants herbagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diet quality and intake during the grazing season in beef cows on permanent pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Badajoz, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des interactions conduite-troupeau-ressources fourragères pour des élevages allaitants herbagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles conduites des systèmes bovins allaitants herbagers pour produire en préservant les prairies ? Eléments de réponse à l’aide de la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02815413v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a model simulating the impact of management strategies on production from beef cattle farming systems based on permanent pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. International Grassland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10405,77 +10405,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From data collection to decision support tools for the sustainable management of grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnes van den Pol-van Dasselaar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in temperate grassland science and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing Limited, In press</w:t>
@@ -10504,51 +10504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Les apports des technologies pour l’élevage pastoral : suivre à distance le comportement du troupeau en milieux hétérogènes et variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Philippeau; Thibault Maillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 situations pédagogiques pour enseigner l'élevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri, 2022, 979-10-275-0198-4</w:t>
@@ -10577,103 +10577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of agropastoral activities with regard to the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lamine; Danièle Magda; Marta Rivera-Ferre; Terry Marsden (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t>
@@ -10719,77 +10719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’agroécologie réinterroge l’inscription du pastoralisme dans les territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités pastorales et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 128 p., 2017, 978-2-914053-99-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10814,77 +10814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for the design of agroecological livestock farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10938,234 +10938,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion: L'agroécologie peut contribuer à conforter et renouveler le pastoralisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quand agroécologie et pastoralisme se rencontrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Dodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369345v1</w:t>
+                <w:t xml:space="preserve">hal-01369349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand agroécologie et pastoralisme se rencontrent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conclusion: L'agroécologie peut contribuer à conforter et renouveler le pastoralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Dodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369349v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie interroge les pratiques agricoles. Enjeux autour de la construction et de la transmission des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11190,103 +11190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage de précision, solutions technologiques et acceptabilité, dans les systèmes peu intensifiés type ovins et les caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11356,64 +11356,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoralisme et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Biodiversité et Agriculture: comprendre pour e-agir, Montpellier, France. 2024, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11431,51 +11431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of grazing resources in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Advanced course : "Innovations for sustainable Mediterranean pastoral systems", IAMZ - Saragosse, France. 2024, 53p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11525,90 +11525,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement alimentaire des chevaux sur parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mikicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11671,51 +11671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11793,51 +11793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11947,51 +11947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12088,51 +12088,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française de Pastoralisme &amp; Cardère éditeur, 103 p., 2016, 978-2-914053-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12182,77 +12182,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forage resources and ecosystem services provided by Mountain and Mediterranean grasslands and rangelands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12352,51 +12352,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the balance between animal production and sustainable grassland utilization in grassland-based suckler systems? A modelling approach of the management-herd-resources interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2006. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006INAP0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12423,51 +12423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels équilibres entre production animale et utilisation durable des prairies dans les systèmes bovins allaitants herbagers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12526,64 +12526,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du modèle animal-végétation dans le cadre du développement d’un simulateur parcelle-troupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12796,51 +12796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Dzierzynski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Rezzouki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS60918.2024.10636655" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Candela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahoul&#233; Silue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Roulenc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vezinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor-Ehsan Mohammad Gobindram" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boughalmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagiale Tagliatella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gozzo de Figuereido" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jousserand-Senty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesni&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Dial" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815414v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751870v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Traclet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Challioui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/afrimed-i147.53681" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493439v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578877v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Malzac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.7673" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483206v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mikicic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somb&#233;n&#233;wend&#233; Rasmata Zoungrana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.36956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art04" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238830v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crestey Mil&#232;ne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj21039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Cezar Reb&#233;s Azambuja Filho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rama.2020.02.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ17006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606827v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12204" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSMWNGSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.10.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tagliatella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499073v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leiber" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629531v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506118v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ11044" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000996" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.10.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/74502/2007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654085v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653992v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00515.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00517.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dochier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zapata" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754007v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815413v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061386v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369349v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849346v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369352v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Lombardi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez-Francos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1016" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815341v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Challioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/afrimed-i147.53681" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Malzac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.7673" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mikicic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somb&#233;n&#233;wend&#233; Rasmata Zoungrana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.36956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crestey Mil&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj21039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Cezar Reb&#233;s Azambuja Filho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rama.2020.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor-Ehsan Mohammad Gobindram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boughalmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ17006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12204" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSMWNGSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gozzo de Figuereido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jousserand-Senty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tagliatella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leiber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ11044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000996" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.10.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/74502/2007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00515.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00517.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dochier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deschamps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zapata" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Traclet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Dzierzynski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Rezzouki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS60918.2024.10636655" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Candela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262166v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahoul&#233; Silue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603703v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Roulenc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vezinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742017v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagiale Tagliatella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506336v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506342v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesni&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Dial" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751870v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752997v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762855v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061386v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849346v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369352v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Lombardi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez-Francos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1016" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815341v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>