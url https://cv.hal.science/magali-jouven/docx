--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -810,252 +810,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des surfaces pastorales à l’aide des données Sentinel 2 L3A et des données ouvertes : promesses et réalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroécologie, élevage et changement climatique. Comment l'élevage européen peut-il agir sur les leviers de l'agroécologie pour faire face au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656286v1</w:t>
+                <w:t xml:space="preserve">hal-03713286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie, élevage et changement climatique. Comment l'élevage européen peut-il agir sur les leviers de l'agroécologie pour faire face au changement climatique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie des surfaces pastorales à l’aide des données Sentinel 2 L3A et des données ouvertes : promesses et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Shaqura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3-4), pp.245-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2021.00112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713286v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLOChèTE - Caractérisation du Comportement et Localisation des Ovins et des Caprins grâce aux Technologies Embarquées : aide à la conduite des troupeaux et à la valorisation des surfaces pastorales.</w:t>
               </w:r>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor-Ehsan Mohammad Gobindram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Boughalmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 147, pp.236-245. </w:t>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lapeyronie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4569,51 +4569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dehays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foulquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. , 2009, 16èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5843,247 +5843,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which steps are needed to go from data collection to actual management decisions?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dehays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. General Meeting of the European Grassland Federation (EGF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leeuwarden, Netherlands. pp.418-427</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685404v1</w:t>
+                <w:t xml:space="preserve">hal-04912412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which steps are needed to go from data collection to actual management decisions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t>
+              <w:t xml:space="preserve">30. General Meeting of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leeuwarden, Netherlands. pp.418-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912412v1</w:t>
+                <w:t xml:space="preserve">hal-04685404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration agriculture-élevage pour former à l’agroécologie</w:t>
               </w:r>
@@ -6164,51 +6164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P@stor-all: a spatialized information system for decision-making in extensive grazing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6928,51 +6928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’agroécologie réinterroge t-elle l’inscription du pastoralisme dans les territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7483,247 +7483,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les activités équines en territoire pastoral ? Exemple du Parc national des Cévennes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intake of plants containing secondary compounds by sheep grazing rangelands in the province of Boulemane (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor-Ehsan Mohammad Gobindram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Boughalmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Araba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France. 185 p</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739090v1</w:t>
+                <w:t xml:space="preserve">hal-01499053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake of plants containing secondary compounds by sheep grazing rangelands in the province of Boulemane (Morocco)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour les activités équines en territoire pastoral ? Exemple du Parc national des Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Andreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
+              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France. 185 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499053v1</w:t>
+                <w:t xml:space="preserve">hal-02739090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses and rangelands: Mutual contributions and perspectives</w:t>
               </w:r>
@@ -8264,273 +8264,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When biological experience determines individual adaptation: the role of parity in the efficiency of body reserves mobilization-accretion process in ruminants</w:t>
+                <w:t xml:space="preserve">Dynamique saisonnière des réserves corporelles pour des brebis allaitantes conduites en plein air intégral sur parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gozzo de Figuereido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Foulquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jousserand-Senty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Reunión de la Asociación Latinoamericana de Producción Animal (ALPA), IV Congreso Internacional de Producción Animal Tropical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506336v1</w:t>
+                <w:t xml:space="preserve">hal-01506342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique saisonnière des réserves corporelles pour des brebis allaitantes conduites en plein air intégral sur parcours</w:t>
+                <w:t xml:space="preserve">When biological experience determines individual adaptation: the role of parity in the efficiency of body reserves mobilization-accretion process in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gozzo de Figuereido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">23. Reunión de la Asociación Latinoamericana de Producción Animal (ALPA), IV Congreso Internacional de Producción Animal Tropical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, La Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506342v1</w:t>
+                <w:t xml:space="preserve">hal-01506336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
               </w:r>
@@ -10043,51 +10043,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions conduite-troupeau-ressources fourragères pour des élevages allaitants herbagers</w:t>
+                <w:t xml:space="preserve">Quelles conduites des systèmes bovins allaitants herbagers pour produire en préservant les prairies ? Eléments de réponse à l’aide de la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
@@ -10118,97 +10118,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760496v1</w:t>
+                <w:t xml:space="preserve">hal-02763920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conduites des systèmes bovins allaitants herbagers pour produire en préservant les prairies ? Eléments de réponse à l’aide de la modélisation</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions conduite-troupeau-ressources fourragères pour des élevages allaitants herbagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
@@ -10239,73 +10239,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763920v1</w:t>
+                <w:t xml:space="preserve">hal-02760496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a model simulating the impact of management strategies on production from beef cattle farming systems based on permanent pasture</w:t>
               </w:r>
@@ -10418,51 +10418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From data collection to decision support tools for the sustainable management of grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10577,51 +10577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of agropastoral activities with regard to the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10719,51 +10719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’agroécologie réinterroge l’inscription du pastoralisme dans les territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10938,178 +10938,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand agroécologie et pastoralisme se rencontrent</w:t>
+                <w:t xml:space="preserve">Conclusion: L'agroécologie peut contribuer à conforter et renouveler le pastoralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Dodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369349v1</w:t>
+                <w:t xml:space="preserve">hal-01369345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion: L'agroécologie peut contribuer à conforter et renouveler le pastoralisme</w:t>
+                <w:t xml:space="preserve">Quand agroécologie et pastoralisme se rencontrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Dodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369345v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie interroge les pratiques agricoles. Enjeux autour de la construction et de la transmission des savoirs</w:t>
               </w:r>
@@ -11242,51 +11242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12796,51 +12796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Challioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/afrimed-i147.53681" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Malzac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.7673" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mikicic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somb&#233;n&#233;wend&#233; Rasmata Zoungrana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.36956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crestey Mil&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj21039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Cezar Reb&#233;s Azambuja Filho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rama.2020.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor-Ehsan Mohammad Gobindram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boughalmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ17006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12204" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSMWNGSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gozzo de Figuereido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jousserand-Senty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tagliatella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leiber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ11044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000996" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.10.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/74502/2007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00515.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00517.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dochier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deschamps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zapata" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Traclet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Dzierzynski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Rezzouki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS60918.2024.10636655" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Candela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262166v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahoul&#233; Silue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603703v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Roulenc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vezinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742017v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagiale Tagliatella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506336v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506342v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesni&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Dial" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751870v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752997v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762855v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061386v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849346v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369352v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Lombardi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez-Francos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1016" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815341v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Challioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/afrimed-i147.53681" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Malzac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.7673" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mikicic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somb&#233;n&#233;wend&#233; Rasmata Zoungrana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.36956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crestey Mil&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj21039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Cezar Reb&#233;s Azambuja Filho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rama.2020.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor-Ehsan Mohammad Gobindram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Boughalmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ17006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12204" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSMWNGSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gozzo de Figuereido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jousserand-Senty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2013.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tagliatella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leiber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ11044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000996" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.10.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/74502/2007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00515.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00517.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dochier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deschamps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zapata" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Traclet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Dzierzynski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Rezzouki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS60918.2024.10636655" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Candela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262166v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahoul&#233; Silue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603703v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Roulenc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carriere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vezinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499053v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742017v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagiale Tagliatella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506342v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tesni&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Dial" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751870v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752997v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763920v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760496v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762855v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061386v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369349v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/elevage-de-precision.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849346v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369352v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Lombardi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez-Francos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1016" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815341v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>