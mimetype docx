--- v0 (2026-03-31)
+++ v1 (2026-05-19)
@@ -902,283 +902,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramyocellular lipid accumulation is associated with permanent relocation ex vivo and in vitro of fatty acid translocase (FAT)/CD36 in obese patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aguer</w:t>
+                <w:t xml:space="preserve">C Aguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mercier</w:t>
+                <w:t xml:space="preserve">C Yong Wai Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yong Wai Man</w:t>
+                <w:t xml:space="preserve">L. Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 53 (6), pp.1151-1163. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+              <w:t xml:space="preserve">, 2010, 53, pp.1151-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00125-010-1708-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440463v1</w:t>
+                <w:t xml:space="preserve">hal-02540650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramyocellular lipid accumulation is associated with permanent relocation ex vivo and in vitro of fatty acid translocase (FAT)/CD36 in obese patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Aguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mercier</w:t>
+                <w:t xml:space="preserve">J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Yong Wai Man</w:t>
+                <w:t xml:space="preserve">C. Yong Wai Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 53, pp.1151-1163. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 53 (6), pp.1151-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-010-1708-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00125-010-1708-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02540650v1</w:t>
+                <w:t xml:space="preserve">hal-01440463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid content and response to insulin are not invariably linked in human muscle cells</w:t>
               </w:r>
@@ -1751,51 +1751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="003705C8"/>
+    <w:nsid w:val="C408614A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1982,51 +1982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-kitzmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-266X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129853550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211329548" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358714252" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02540890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aguer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kitzmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mannarino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fedou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R.A. Hutchins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Traver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.11.055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. A. Hutchins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breuker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amouzou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salehzada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kitzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lantier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;brard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2010.12.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yong Wai Man" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordenave" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-010-1708-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02540650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aguer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yong Wai Man" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.10.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Barro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20688" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froeschl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kitzmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aurad&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Froeschl&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-kitzmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-266X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129853550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211329548" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358714252" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02540890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aguer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kitzmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mannarino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fedou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R.A. Hutchins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Traver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.11.055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. A. Hutchins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breuker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amouzou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salehzada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kitzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lantier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;brard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2010.12.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02540650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aguer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yong Wai Man" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordenave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-010-1708-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yong Wai Man" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.10.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Barro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20688" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froeschl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kitzmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aurad&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Froeschl&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>