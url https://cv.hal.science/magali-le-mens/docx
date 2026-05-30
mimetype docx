--- v0 (2026-03-03)
+++ v1 (2026-05-30)
@@ -464,174 +464,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Puissance littéraire » de la reproduction de l’oeuvre d’art</w:t>
+                <w:t xml:space="preserve">L’orientalisme aux couleurs mêlées de Manet, de l’espagnole Lola à la créole Olympia. Géographie de la chair et du désir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Le Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zamân, textes, images et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379944v1</w:t>
+                <w:t xml:space="preserve">hal-05380021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientalisme aux couleurs mêlées de Manet, de l’espagnole Lola à la créole Olympia. Géographie de la chair et du désir</w:t>
+                <w:t xml:space="preserve">« Puissance littéraire » de la reproduction de l’oeuvre d’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Le Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zamân, textes, images et documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.69-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005749ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380021v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1173,415 +1173,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caricature/Parodie/Pastiche/Citation</w:t>
+                <w:t xml:space="preserve">André Lanskoy, un peintre russe à Paris : éléments d’une enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Le Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lam, Lille métropole musée d'art moderne d'art contemporain et d'art brut. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conditions de l’œuvre d’art de la Révolution française à nos jours</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9782849752203</w:t>
+              <w:t xml:space="preserve">Lanskoy, un peintre russe à Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-86961-0880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380195v1</w:t>
+                <w:t xml:space="preserve">hal-05380160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Zarka</w:t>
+                <w:t xml:space="preserve">Caricature/Parodie/Pastiche/Citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Le Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERRE, Variations labyrinthiques</w:t>
+              <w:t xml:space="preserve">Conditions de l’œuvre d’art de la Révolution française à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9782849752203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380169v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertude Goldschmidt</w:t>
+                <w:t xml:space="preserve">Raphaël Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Le Mens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERRE, Variations labyrinthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition du Centre Pompidou-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380187v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Discrit</w:t>
+                <w:t xml:space="preserve">Gertude Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Le Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERRE, Variations labyrinthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Centre Pompidou-Metz, 2011</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380176v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Lanskoy, un peintre russe à Paris : éléments d’une enquête</w:t>
+                <w:t xml:space="preserve">Julien Discrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Le Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lanskoy, un peintre russe à Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 978-2-86961-0880</w:t>
+              <w:t xml:space="preserve">ERRE, Variations labyrinthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Centre Pompidou-Metz, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380160v1</w:t>
+                <w:t xml:space="preserve">hal-05380176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literarische Kraft und Reproduktion des Kunstwerks: eine technisch-imaginative Wechselbeziehung</w:t>
               </w:r>
@@ -1990,51 +1990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F6A10BA"/>
+    <w:nsid w:val="DAF422EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2221,51 +2221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-le-mens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Mens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdufelin.com/livre/modernite-hermaphrodite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nancy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1003/l-hermaphrodite-de-nadar/?of=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005749ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5017&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfk-paris.org/de/publication/silence-schweigen-289.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fage-editions.com/livre/conditions-de-loeuvre-dart-de-la-revolution-francaise-a-nos-jours/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrepompidou-metz.fr/fr/programmation/categorie/erre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guenin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-le-mens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Mens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdufelin.com/livre/modernite-hermaphrodite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nancy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1003/l-hermaphrodite-de-nadar/?of=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005749ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5017&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfk-paris.org/de/publication/silence-schweigen-289.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fage-editions.com/livre/conditions-de-loeuvre-dart-de-la-revolution-francaise-a-nos-jours/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrepompidou-metz.fr/fr/programmation/categorie/erre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guenin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>