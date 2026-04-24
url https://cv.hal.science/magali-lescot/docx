--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -362,4733 +362,4867 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation from Power-Law Distribution when Scaling the Distribution of Marine Plankton Folds from Genomes to Communities</w:t>
+                <w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pavlovic</w:t>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vernette</w:t>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Pigani</w:t>
+                <w:t xml:space="preserve">Louise Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Joigneaux</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Labesse</w:t>
+                <w:t xml:space="preserve">Loïc Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038679v1</w:t>
+                <w:t xml:space="preserve">hal-05594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kmindex and ORA: indexing and real-time user-friendly queries in terabyte-sized complex genomic datasets</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indexer les données génomiques : un défi de taille à relever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Lemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téo Lemane</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">cea-04321497v1</w:t>
+                <w:t xml:space="preserve">hal-04757321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Leconte</w:t>
+                <w:t xml:space="preserve">Jessica Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indexing and real-time user-friendly queries in terabyte-sized complex genomic datasets with kmindex and ORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Lemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.104-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43588-024-00596-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872935v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ocean Gene Atlas v2.0: online exploration of the biogeography and phylogeny of plankton genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(team) Tara Oceans Coordinators</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ocean Barcode Atlas: a web service to explore the biodiversity and biogeography of marine organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioluminescence and Photoreception in Unicellular Organisms: Light-Signalling in a Bio-Communication Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Youri Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Valiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.11311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222111311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity and evolution of bacterial bioluminescence genes in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Turrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Tanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04308022v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peer Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ocean Gene Atlas: exploring the biogeography of plankton genes online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguelangel Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.gky376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-depth study of Mollivirus sibericum , a new 30,000-y-old giant virus infecting Acanthamoeba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.E5327 - E5335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1510795112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01825900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji K Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H4K44 Acetylation Facilitates Chromatin Accessibility during Meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (9), pp.1772-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.10.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life-cycle modification in open oceans accounts for genome variability in a cosmopolitan phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (6), pp.1365-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome of Phaeocystis globosa virus PgV-16T highlights the common ancestry of the largest known DNA viruses infecting eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (26), pp.10800-10805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1303251110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome of Phaeocystis globosa virus PgV-16T highlights the common ancestry of the largest known DNA viruses infecting eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (26), pp.10800-10805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1303251110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandoraviruses: Amoeba Viruses with Genomes Up to 2.5 Mb Reaching That of Parasitic Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (6143), pp.281-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1239181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00862677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genome sequence of Brucella pinnipedialis B2/94 sheds light on the evolutionary history of the genus Brucella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel S. Zygmunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mRNA deep sequencing reveals 75 new genes and a complex transcriptional landscape in Mimivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.664 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.102582.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Genome of Borrelia recurrentis, the Agent of Deadly Louse-Borne Relapsing Fever, Is a Degraded Subset of Tick-Borne Borrelia duttonii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (9), pp.e1000185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Single Banana Streak Virus Integration Event in the Banana Genome as the Origin of Infectious Endogenous Pararetrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Noa-Carrazana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benham Lockhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (13), pp.6697-6710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00212-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the Musa genome: Syntenic relationships to rice and between Musa species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Piffanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ciampi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogeny.fr: robust phylogenetic analysis for the non-specialist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Guignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (Web Server), pp.W465-W469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation of a 95-kb Populus deltoides genomic sequence reveals a disease resistance gene cluster and novel class I and class II transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rombauts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (1), pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1621-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gibbs Sampling Method to Detect Overrepresented Motifs in the Upstream Regions of Coexpressed Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Thijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rombauts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart de Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (2), pp.447-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/10665270252935566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of auxin, cytokinin, and sucrose on cell cycle gene expression in Arabidopsis thaliana cell suspension cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Inzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven de Veylder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 69 (2), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1015241709145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inducibility by pathogen attack and developmental regulation of the rice Ltp1 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Garcia-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (6), pp.679-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1015595100145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PlantCARE, a database of plant cis-acting regulatory elements and a portal to tools for in silico analysis of promoter sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (1), pp.325-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/30.1.325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A higher-order background model improves the detection of promoter regulatory elements by Gibbs sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rombauts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (12), pp.1113-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/17.12.1113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deviation from Power-Law Distribution when Scaling the Distribution of Marine Plankton Folds from Genomes to Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pigani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">kmindex and ORA: indexing and real-time user-friendly queries in terabyte-sized complex genomic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Lemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04737346v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04321497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Todd O'Brien</w:t>
+                <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...3841 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/17.12.1113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02978262v1</w:t>
+                <w:t xml:space="preserve">hal-04737346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the genome of Musa (banana), a giant herb bearing fleshy fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique d'Hont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Piffanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Town</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Leebens-Mack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Conference Plant &amp; Animal Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5156,51 +5290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F33EA00"/>
+    <w:nsid w:val="51F12F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5304,51 +5438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8A9F3C39"/>
+    <w:nsid w:val="050C8A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5452,51 +5586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="607824B0"/>
+    <w:nsid w:val="E735A4EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5689,51 +5823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-lescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-0823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074233513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203123139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358036682" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-024-00596-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04757321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Valiadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguelangel Cuenca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legendre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510795112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.10.070" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poirot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abergel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303251110" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00862677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Philippe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doutre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239181" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seltzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.102582.109" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Noa-Carrazana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benham Lockhart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00212-08" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tien Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000185" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ciampi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-58" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978251v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Cordero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia-Garrido" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1015595100145" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thijs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marchal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.325" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Thijs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marchal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/10665270252935566" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1015241709145" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q249V44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Moor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/17.12.1113" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Town" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Leebens-Mack" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-lescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-0823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074233513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203123139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358036682" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04757321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-024-00596-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Valiadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguelangel Cuenca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legendre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510795112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.10.070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poirot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abergel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303251110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00862677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doutre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239181" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seltzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.102582.109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tien Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000185" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Noa-Carrazana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benham Lockhart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00212-08" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ciampi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-58" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Thijs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marchal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/10665270252935566" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964689v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1015241709145" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q249V44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Cordero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia-Garrido" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1015595100145" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thijs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marchal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.325" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Moor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/17.12.1113" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756111v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Town" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Leebens-Mack" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>