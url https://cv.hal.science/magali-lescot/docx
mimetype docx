--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -530,390 +530,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexer les données génomiques : un défi de taille à relever</w:t>
+                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téo Lemane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Lescot</w:t>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757321v1</w:t>
+                <w:t xml:space="preserve">hal-04648046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexing and real-time user-friendly queries in terabyte-sized complex genomic datasets with kmindex and ORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd O'Brien</w:t>
+                <w:t xml:space="preserve">Téo Lemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.104-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43588-024-00596-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648046v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing and real-time user-friendly queries in terabyte-sized complex genomic datasets with kmindex and ORA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Indexer les données génomiques : un défi de taille à relever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Lemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Computational Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489740v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
               </w:r>
@@ -1046,51 +1046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ocean Gene Atlas v2.0: online exploration of the biogeography and phylogeny of plankton genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1193,102 +1193,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1347-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.13322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1412,295 +1412,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of bacterial bioluminescence genes in the global ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Turrel</w:t>
+                <w:t xml:space="preserve">Peer Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Tanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Lescot</w:t>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514159v1</w:t>
+                <w:t xml:space="preserve">hal-04394809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and evolution of bacterial bioluminescence genes in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Acinas</w:t>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Bork</w:t>
+                <w:t xml:space="preserve">Floriane Turrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Bowler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Acinas</w:t>
+                <w:t xml:space="preserve">Lisa Tanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394809v1</w:t>
+                <w:t xml:space="preserve">hal-02514159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
               </w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ocean Gene Atlas: exploring the biogeography of plankton genes online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1948,377 +1948,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth study of Mollivirus sibericum , a new 30,000-y-old giant virus infecting Acanthamoeba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Legendre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julia Bartoli</w:t>
+                <w:t xml:space="preserve">Kenji K Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1510795112⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01825900v1</w:t>
+                <w:t xml:space="preserve">hal-01258212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+                <w:t xml:space="preserve">In-depth study of Mollivirus sibericum , a new 30,000-y-old giant virus infecting Acanthamoeba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji K Kojima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Julia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.E5327 - E5335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1510795112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258212v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01825900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H4K44 Acetylation Facilitates Chromatin Accessibility during Meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (9), pp.1772-1780. </w:t>
@@ -2637,64 +2637,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome of Phaeocystis globosa virus PgV-16T highlights the common ancestry of the largest known DNA viruses infecting eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandoraviruses: Amoeba Viruses with Genomes Up to 2.5 Mb Reaching That of Parasitic Eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,51 +3022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA deep sequencing reveals 75 new genes and a complex transcriptional landscape in Mimivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,614 +3832,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gibbs Sampling Method to Detect Overrepresented Motifs in the Upstream Regions of Coexpressed Genes</w:t>
+                <w:t xml:space="preserve">Inducibility by pathogen attack and developmental regulation of the rice Ltp1 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Thijs</w:t>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Marchal</w:t>
+                <w:t xml:space="preserve">Maria José Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Garcia-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 9 (2), pp.447-464. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (6), pp.679-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/10665270252935566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/a:1015595100145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978260v1</w:t>
+                <w:t xml:space="preserve">hal-02978251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of auxin, cytokinin, and sucrose on cell cycle gene expression in Arabidopsis thaliana cell suspension cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PlantCARE, a database of plant cis-acting regulatory elements and a portal to tools for in silico analysis of promoter sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Lescot</w:t>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Inzé</w:t>
+                <w:t xml:space="preserve">G. Thijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven de Veylder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/a:1015241709145⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (1), pp.325-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/30.1.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964689v1</w:t>
+                <w:t xml:space="preserve">hal-02978179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducibility by pathogen attack and developmental regulation of the rice Ltp1 gene</w:t>
+                <w:t xml:space="preserve">A Gibbs Sampling Method to Detect Overrepresented Motifs in the Upstream Regions of Coexpressed Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+                <w:t xml:space="preserve">Gert Thijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Cordero</w:t>
+                <w:t xml:space="preserve">Kathleen Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vignols</w:t>
+                <w:t xml:space="preserve">Stephane Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Garcia-Garrido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Lescot</w:t>
+                <w:t xml:space="preserve">Bart de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 49 (6), pp.679-695. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (2), pp.447-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/a:1015595100145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/10665270252935566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978251v1</w:t>
+                <w:t xml:space="preserve">hal-02978260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantCARE, a database of plant cis-acting regulatory elements and a portal to tools for in silico analysis of promoter sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of auxin, cytokinin, and sucrose on cell cycle gene expression in Arabidopsis thaliana cell suspension cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thijs</w:t>
+                <w:t xml:space="preserve">Dirk Inzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Marchal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieven de Veylder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 69 (2), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1015241709145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/30.1.325⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978179v1</w:t>
+                <w:t xml:space="preserve">hal-02964689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A higher-order background model improves the detection of promoter regulatory elements by Gibbs sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,90 +4653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kmindex and ORA: indexing and real-time user-friendly queries in terabyte-sized complex genomic datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Lemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolan Lezzoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5290,51 +5290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51F12F25"/>
+    <w:nsid w:val="1A473E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5438,51 +5438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="050C8A10"/>
+    <w:nsid w:val="F8A8341B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5586,51 +5586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E735A4EF"/>
+    <w:nsid w:val="86F9D2AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5823,51 +5823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-lescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-0823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074233513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203123139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358036682" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04757321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-024-00596-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Valiadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguelangel Cuenca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legendre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510795112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.10.070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poirot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abergel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303251110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00862677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doutre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239181" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seltzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.102582.109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tien Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000185" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Noa-Carrazana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benham Lockhart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00212-08" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ciampi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-58" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Thijs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marchal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/10665270252935566" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964689v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1015241709145" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q249V44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Cordero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia-Garrido" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1015595100145" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thijs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marchal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.325" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Moor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/17.12.1113" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756111v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Town" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Leebens-Mack" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-lescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-0823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074233513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203123139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358036682" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-024-00596-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04757321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Valiadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguelangel Cuenca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legendre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510795112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.10.070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poirot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abergel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303251110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00862677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doutre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239181" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S. Zygmunt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seltzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.102582.109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tien Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000185" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Noa-Carrazana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benham Lockhart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00212-08" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Piffanelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ciampi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-58" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rombauts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Math&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1621-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A4EE83DE35992FC1F201B5096D410A95D83AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Cordero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia-Garrido" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1015595100145" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thijs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marchal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.1.325" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978260v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Thijs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marchal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/10665270252935566" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1015241709145" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q249V44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Moor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/17.12.1113" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756111v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Town" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Leebens-Mack" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>