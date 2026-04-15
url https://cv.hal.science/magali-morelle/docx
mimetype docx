--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -261,295 +261,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-utility analysis of a web-based interactive patient education platform: evidence from a randomized clinical trial for end-stage renal disease patients</w:t>
+                <w:t xml:space="preserve">Clinical presentation, management and outcome of 11132 patients with liposarcoma: a population-based study from the NETSARC+ registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modou Diop</w:t>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Maud Toulmonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Haon</w:t>
+                <w:t xml:space="preserve">Thibaud Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Rochaix</w:t>
+                <w:t xml:space="preserve">Nelly Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Behaghel</w:t>
+                <w:t xml:space="preserve">Sarah Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-025-01828-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307888v1</w:t>
+                <w:t xml:space="preserve">hal-05305292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical presentation, management and outcome of 11132 patients with liposarcoma: a population-based study from the NETSARC+ registry</w:t>
+                <w:t xml:space="preserve">Cost-utility analysis of a web-based interactive patient education platform: evidence from a randomized clinical trial for end-stage renal disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+                <w:t xml:space="preserve">Modou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Toulmonde</w:t>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Valentin</w:t>
+                <w:t xml:space="preserve">Baptiste Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Firmin</w:t>
+                <w:t xml:space="preserve">Lise Rochaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Watson</w:t>
+                <w:t xml:space="preserve">Luc Behaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57, </w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10198-025-01828-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305292v1</w:t>
+                <w:t xml:space="preserve">hal-05307888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved metastatic-free survival after systematic re-excision following complete macroscopic unplanned excision of limb or trunk soft tissue sarcoma</w:t>
               </w:r>
@@ -669,51 +669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of weekly adaptive radiotherapy versus standard IMRT in head and neck cancer alongside the ARTIX trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,697 +1735,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03432612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+                <w:t xml:space="preserve">Physical activity preferences before and after participation in a 6‐month physical activity intervention among women with metastatic breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp. 2829-2842. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-019-05078-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecc.13169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02378666v1</w:t>
+                <w:t xml:space="preserve">hal-02464367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and health benefits of an individualized physical activity intervention in women with metastatic breast cancer: results of the ABLE single-arm Trial study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Martin</w:t>
+                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/12306⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02389100v1</w:t>
+                <w:t xml:space="preserve">hal-04811730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity preferences before and after participation in a 6‐month physical activity intervention among women with metastatic breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+                <w:t xml:space="preserve">Liver metastasis at diagnosis in children with nephroblastoma enrolled in SIOP2001 protocol: A French multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sudour‐bonnange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Languillat‐fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Irtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.13169⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.28201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464367v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Alfonsi</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina S. Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp. 2829-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-019-05078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811730v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver metastasis at diagnosis in children with nephroblastoma enrolled in SIOP2001 protocol: A French multicentric study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Irtan</w:t>
+                <w:t xml:space="preserve">Feasibility and health benefits of an individualized physical activity intervention in women with metastatic breast cancer: results of the ABLE single-arm Trial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (6), </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.e12306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pbc.28201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03036047v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02389100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
               </w:r>
@@ -2437,104 +2437,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Calugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146371v1</w:t>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93 (1116), pp.20200256. </w:t>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (5), pp.488-504. </w:t>
@@ -3326,688 +3326,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost-saving effect of centralized histological reviews with soft tissue and visceral sarcomas, GIST, and desmoid tumors: The experiences of the pathologists of the French Sarcoma Group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rascle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Toulmonde</w:t>
+                <w:t xml:space="preserve">S. Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ranchere Vince</w:t>
+                <w:t xml:space="preserve">A. Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193330⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01784301v1</w:t>
+                <w:t xml:space="preserve">halshs-01819359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and tolerance of Lidocaine 5% patches in neuropathic pain and pain related to vaso-occlusive sickle-cell crises in children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
+                <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp. 40-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01670165v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy and tolerance of Lidocaine 5% patches in neuropathic pain and pain related to vaso-occlusive sickle-cell crises in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arriuberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Huguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
+                <w:t xml:space="preserve">Sylvie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
+              <w:t xml:space="preserve">Pain Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp. 788-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/papr.12674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01670155v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618724v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cost-saving effect of centralized histological reviews with soft tissue and visceral sarcomas, GIST, and desmoid tumors: The experiences of the pathologists of the French Sarcoma Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Bonastre</w:t>
+                <w:t xml:space="preserve">Maud Toulmonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Costa</w:t>
+                <w:t xml:space="preserve">Dominique Ranchere Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0193330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01819359v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In reply to Tallet et al.</w:t>
               </w:r>
@@ -4019,77 +4019,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100 (2), pp. 529-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4140,77 +4140,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100 (3), pp. 808-809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,103 +4503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Reply to Escande et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97 (1), pp. 205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4663,51 +4663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4810,51 +4810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99 (4), pp. 929-937. </w:t>
@@ -4931,51 +4931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5145,415 +5145,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01618890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Reply to Fodor and Di Muzio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A cost analysis of complex radiotherapy for patients with head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coche-Dequeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 96 (5), pp. 1124-1126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 95 (2), pp. 654-662 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421125v1</w:t>
+                <w:t xml:space="preserve">halshs-01300834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity and efficacy of cetuximab associated with several modalitiesof IMRT for locally advanced head and neck cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-E Bibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (5), pp. 357-361. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost analysis of complex radiotherapy for patients with head and neck cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In Reply to Fodor and Di Muzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95 (2), pp. 654-662 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 96 (5), pp. 1124-1126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01300834v1</w:t>
+                <w:t xml:space="preserve">halshs-01421125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiothérapie des enfants de moins de cinq ans : peut-on limiter les anesthésies itératives par les rituels et l'hypnose</w:t>
               </w:r>
@@ -5912,541 +5912,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01206593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Penot</w:t>
+                <w:t xml:space="preserve">Deterioration of Physical Activity Level and Metabolic Risk Factors After Early-Stage Breast Cancer Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourne-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.E1-E9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/NCC.0000000000000187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01080555v1</w:t>
+                <w:t xml:space="preserve">hal-02128290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterioration of Physical Activity Level and Metabolic Risk Factors After Early-Stage Breast Cancer Diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Touillaud</w:t>
+                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Nursing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp. 336-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/NCC.0000000000000187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128290v1</w:t>
+                <w:t xml:space="preserve">halshs-01080555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: Results of a randomized trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Curiethérapie : valorisation et aspects médico-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millet-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp. 178-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00799507v1</w:t>
+                <w:t xml:space="preserve">halshs-00862738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiethérapie : valorisation et aspects médico-économiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: Results of a randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00862738v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: results of a randomized trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6481,339 +6481,339 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106 (1), pp.50-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de Soutien aux Thérapeutiques Innovantes et Coûteuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer Patients' Willingness to Pay for Blood Transfusion at Home: Results from a contingent valuation study in a French cancer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (5-6), pp. 444-451</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp. 289-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00752616v1</w:t>
+                <w:t xml:space="preserve">halshs-00642497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Patients' Willingness to Pay for Blood Transfusion at Home: Results from a contingent valuation study in a French cancer network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de Soutien aux Thérapeutiques Innovantes et Coûteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (3), pp. 289-300</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5-6), pp. 444-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642497v1</w:t>
+                <w:t xml:space="preserve">halshs-00752616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic treatment of few protest responses in willingness-to-pay studies: An application in health care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6877,51 +6877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory gating techniques for optimization of lung cancer radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6968,51 +6968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing the Benefit for Cancer Patients of Receiving Blood Transfusions at Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7085,51 +7085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la curiethérapie pulsée gynécologique (PDR) avec optimisation de la dose pour les cancers du col utérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,77 +7219,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
@@ -7437,243 +7437,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing multiple learning effects in health care using multilevel modelling - Application to radiotherapy at an early stage of innovation</w:t>
+                <w:t xml:space="preserve">Évaluation du coût de la radiothérapie asservie à la respiration dans le cadre d'un projet Stic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (2), pp. 232-239</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp. 281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00451527v1</w:t>
+                <w:t xml:space="preserve">halshs-00451534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du coût de la radiothérapie asservie à la respiration dans le cadre d'un projet Stic</w:t>
+                <w:t xml:space="preserve">Analyzing multiple learning effects in health care using multilevel modelling - Application to radiotherapy at an early stage of innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (4), pp. 281-290</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp. 232-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00451534v1</w:t>
+                <w:t xml:space="preserve">halshs-00451527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la tomographie par émission de positons au FDG pour la radiothérapie : résultats de l'évaluation économique du Stic « TEP et radiothérapie »</w:t>
               </w:r>
@@ -7711,51 +7711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giammarile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (4), pp. 313-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7806,51 +7806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,51 +7905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration des transfusions sanguines à l'hôpital ou à domicile ? Le choix des patients atteints de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8082,51 +8082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giammarile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (2), pp. 212-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8233,51 +8233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of CD34+ cell dose on the cost of HDT with PBSC transplantation in lymphomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ghesquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8345,51 +8345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness analysis of strategies for HER2 testing of breast cancer patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7-8, pp. 347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8548,51 +8548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer treatment at home or in the hospital: what are the costs for French public health insurance? Findings of a comprehensive cancer centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8656,51 +8656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost comparison of two surgical strategies in the treatment of breast cancer: Sentinel lymph node biopsy versus axillary lymph node dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Nessah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8708,51 +8708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (4), pp. 449-454</w:t>
@@ -8820,51 +8820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacy World and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 25 (6), pp. 269-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8915,51 +8915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9014,51 +9014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nécessaire harmonisation des évaluations de coûts en santé. L'exemple des intensifications thérapeutiques avec autogreffes de cellules souches du sang périphérique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9191,51 +9191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp. 299-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9292,77 +9292,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du parcours de soins dans la prise en charge initiale des cancers épithéliaux ovariens en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Koala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,51 +9430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effectiveness analysis of a 6-month physical activity program versus usual dietary care during adjuvant chemotherapy in breast cancer: An economic evaluation of the PASAPAS trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina S. Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9581,51 +9581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9706,51 +9706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9818,64 +9818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques au travail : autour de SUMER 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARES, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9939,64 +9939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Economie et de Gestion Médicale, Paris, 28 janvier 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10060,64 +10060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10142,51 +10142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-analysis of image-guided radiation therapy (IGRT) in prostate cancer: results from a phase III clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10293,64 +10293,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10413,51 +10413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discordant diagnoses in sarcoma, GIST and desmoide tumour in France: results from the network RREPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ranchère-Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10646,51 +10646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the ability of contingent valuation (CV) to elicit patients' preferences for the organization of home care: The case of blood transfusion (BT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10754,51 +10754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic assessment of innovation in radiotherapy: impact of FDG PET scan on treatment decision and target volume in lung cancer and Hodgkin's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10849,51 +10849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness analysis of strategies for HER2/neu testing of breast cancer patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10931,51 +10931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-benefit analysis of outpatient blood transfusion in patients with cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11065,325 +11065,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EE379 Economic and Environmental Impact of Decentralized Cancer Care (DCC) in Oncology: An Innovative Experience in the French Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">EPH21 Socioeconomic Evaluation of Breast Cancer Attributable to Benzo[a]pyrene (BaP), Nitrogen Dioxide (NO2), and Polychlorinated Biphenyls 153 (PCB-153) Air Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Avenas</w:t>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Florentin</w:t>
+                <w:t xml:space="preserve">Isabelle Soerjomataram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Grailles</w:t>
+                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, MONTREAL QUEBEC, Canada. Value in Health, 28 (6), pp.S132, 2025, </w:t>
+              <w:t xml:space="preserve">, May 2025, Montreal (Canada), Canada. Value in Health, 28 (6), pp.S165, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2025.04.1978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2025.04.552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308312v1</w:t>
+                <w:t xml:space="preserve">hal-05307951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPH21 Socioeconomic Evaluation of Breast Cancer Attributable to Benzo[a]pyrene (BaP), Nitrogen Dioxide (NO2), and Polychlorinated Biphenyls 153 (PCB-153) Air Pollutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">EE379 Economic and Environmental Impact of Decentralized Cancer Care (DCC) in Oncology: An Innovative Experience in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Praud</w:t>
+                <w:t xml:space="preserve">Pierre Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Soerjomataram</w:t>
+                <w:t xml:space="preserve">Aurore Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
+                <w:t xml:space="preserve">Fabienne Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Montreal (Canada), Canada. Value in Health, 28 (6), pp.S165, 2025, </w:t>
+              <w:t xml:space="preserve">, May 2025, MONTREAL QUEBEC, Canada. Value in Health, 28 (6), pp.S132, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2025.04.552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2025.04.1978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307951v1</w:t>
+                <w:t xml:space="preserve">hal-05308312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EE275 Economic Evaluation of Adjuvant Chemotherapy for Soft Tissue Sarcoma Using Linked NETSARC+ (French Registry) and SNDS (French National Health Data System) Real World Data: The Deepsarc Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,51 +11650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international sur la recherche interventionnelle non médicamenteuse (iCEPS) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -11775,51 +11775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourne-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres scientifiques du Centre Européen pour la Nutrition et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
@@ -12018,51 +12018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les besoins d'information des patients ? Le cas du cancer du sein dans un réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12149,51 +12149,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of health care expenditures on survival in locally advanced and metastatic Non Small Cell Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12267,51 +12267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the determinants of willingness-to-pay values for testing the validity of the contingent valuation method. Application to home care compared to hospital care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12368,51 +12368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term cost impact of compliance with clinical practice guidelines for initial sarcoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12518,77 +12518,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactual approach with survival or time to event outcomes: An application to an exhaustive cohort of Epithelial Ovarian Carcinoma in the Rhône-Alps region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12675,64 +12675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12922,64 +12922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction de l'animation de la recherche, des études et des statistiques (DARES). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13170,51 +13170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mayen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-026-05472-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01828-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Watson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Jafari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camille Mattei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16071365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JY Blay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piperno-Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufresne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.113262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouttefroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcped.2023.100012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Stoeckle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10121-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06238-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6694594" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Vallance" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13169" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisselier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alfonsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lin&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sudour&#8208;bonnange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Languillat&#8208;fouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brisse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20200256" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rascle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranchere Vince" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193330" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arriuberge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12674" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Bibault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dussart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.2456" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Penel-Page" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2017.0035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Bibault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.05.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD53JS92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coche-Dequeant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mancini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sebban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Remonnay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourne-Branchu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NCC.0000000000000187" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.11.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet-Lagarde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Lagrange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laplanche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752616v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JTO.0b013e3182307ec2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giammarile" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156716v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nessah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335619v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Standaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplanche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.178" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLRPSNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752854v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranch&#232;re-Vince" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Decouvelaere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266776v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266191v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307951v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soerjomataram" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.552" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308246v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonvalot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Crochet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1874" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497192v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497213v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303725v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697762v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mayen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-026-05472-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Watson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101403" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Diop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01828-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Jafari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camille Mattei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16071365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JY Blay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piperno-Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufresne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.113262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouttefroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcped.2023.100012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Stoeckle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10121-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06238-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6694594" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Vallance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13169" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Nicolas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisselier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alfonsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lin&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sudour&#8208;bonnange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Languillat&#8208;fouquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12306" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20200256" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arriuberge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12674" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rascle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranchere Vince" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193330" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Bibault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dussart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.2456" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Penel-Page" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2017.0035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300834v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coche-Dequeant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Bibault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.05.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD53JS92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mancini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sebban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Remonnay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128290v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourne-Branchu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NCC.0000000000000187" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet-Lagarde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.11.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Lagrange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laplanche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642497v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JTO.0b013e3182307ec2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451534v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451527v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giammarile" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156716v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nessah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335619v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Standaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplanche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.178" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLRPSNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752854v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranch&#232;re-Vince" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Decouvelaere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266776v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266191v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307951v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soerjomataram" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.552" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308246v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonvalot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Crochet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1874" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497192v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497213v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303725v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697762v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>