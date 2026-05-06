--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,295 +261,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical presentation, management and outcome of 11132 patients with liposarcoma: a population-based study from the NETSARC+ registry</w:t>
+                <w:t xml:space="preserve">Cost-utility analysis of a web-based interactive patient education platform: evidence from a randomized clinical trial for end-stage renal disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+                <w:t xml:space="preserve">Modou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Toulmonde</w:t>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Valentin</w:t>
+                <w:t xml:space="preserve">Baptiste Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Firmin</w:t>
+                <w:t xml:space="preserve">Lise Rochaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Watson</w:t>
+                <w:t xml:space="preserve">Luc Behaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57, </w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10198-025-01828-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305292v1</w:t>
+                <w:t xml:space="preserve">hal-05307888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-utility analysis of a web-based interactive patient education platform: evidence from a randomized clinical trial for end-stage renal disease patients</w:t>
+                <w:t xml:space="preserve">Clinical presentation, management and outcome of 11132 patients with liposarcoma: a population-based study from the NETSARC+ registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modou Diop</w:t>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Maud Toulmonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Haon</w:t>
+                <w:t xml:space="preserve">Thibaud Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Rochaix</w:t>
+                <w:t xml:space="preserve">Nelly Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Behaghel</w:t>
+                <w:t xml:space="preserve">Sarah Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-025-01828-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307888v1</w:t>
+                <w:t xml:space="preserve">hal-05305292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved metastatic-free survival after systematic re-excision following complete macroscopic unplanned excision of limb or trunk soft tissue sarcoma</w:t>
               </w:r>
@@ -669,51 +669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of weekly adaptive radiotherapy versus standard IMRT in head and neck cancer alongside the ARTIX trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,7540 +1735,7406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03432612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity preferences before and after participation in a 6‐month physical activity intervention among women with metastatic breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liver metastasis at diagnosis in children with nephroblastoma enrolled in SIOP2001 protocol: A French multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Vallance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Antoine Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+                <w:t xml:space="preserve">Hélène Sudour‐bonnange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Languillat‐fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Irtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.13169⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.28201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464367v1</w:t>
+                <w:t xml:space="preserve">halshs-03036047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eliot Nicolas</w:t>
+                <w:t xml:space="preserve">Physical activity preferences before and after participation in a 6‐month physical activity intervention among women with metastatic breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boisselier</w:t>
+                <w:t xml:space="preserve">Jeff Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Alfonsi</w:t>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecc.13169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811730v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver metastasis at diagnosis in children with nephroblastoma enrolled in SIOP2001 protocol: A French multicentric study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Irtan</w:t>
+                <w:t xml:space="preserve">Feasibility and health benefits of an individualized physical activity intervention in women with metastatic breast cancer: results of the ABLE single-arm Trial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.28201⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.e12306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03036047v1</w:t>
+                <w:t xml:space="preserve">halshs-02389100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of an exercise and nutritional intervention versus usual nutritional care during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina S. Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp. 2829-2842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00520-019-05078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and health benefits of an individualized physical activity intervention in women with metastatic breast cancer: results of the ABLE single-arm Trial study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Martin</w:t>
+                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Calugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.e12306. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/12306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02389100v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Machine Learning Model for Locoregional Relapse Prediction in Oropharyngeal Cancers</w:t>
+                <w:t xml:space="preserve">Effet de l’évolution du profil d’activité quotidienne sur la qualité de vie chez des femmes atteintes de cancers du sein : analyse exploratoire secondaire des données de l’étude PASAPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Calugaru</w:t>
+                <w:t xml:space="preserve">Eric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pommier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eliot Nicolas</w:t>
+                <w:t xml:space="preserve">Sophie Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13010057⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (7-8), pp.763-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146371v1</w:t>
+                <w:t xml:space="preserve">halshs-03034365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’évolution du profil d’activité quotidienne sur la qualité de vie chez des femmes atteintes de cancers du sein : analyse exploratoire secondaire des données de l’étude PASAPAS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+                <w:t xml:space="preserve">A comparison of two modalities of stereotactic body radiation therapy for peripheral early-stage non-small cell lung cancer: results of a prospective French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bachmann</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.03.014⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1116), pp.20200256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20200256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03034365v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03003498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two modalities of stereotactic body radiation therapy for peripheral early-stage non-small cell lung cancer: results of a prospective French study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Claude</w:t>
+                <w:t xml:space="preserve">Les systèmes d’information stratégiques au service des Présidents de Commission médicale d’établissement des centres hospitaliers : une satisfaction élevée pour des usages limités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20200256⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.510-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jges.196.0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03003498v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d’information stratégiques au service des Présidents de Commission médicale d’établissement des centres hospitaliers : une satisfaction élevée pour des usages limités</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+                <w:t xml:space="preserve">Feasibility of an exercise and nutritional intervention for weight management during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jges.196.0510⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (9), pp. 3449-3461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-019-4658-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096525v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of an exercise and nutritional intervention for weight management during adjuvant treatment for localized breast cancer: the PASAPAS randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+                <w:t xml:space="preserve">Trends in the Control Strategies for Occupational Exposure to Carcinogenic, Mutagenic, and Reprotoxic Chemicals in France (2003-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Meyrand</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-019-4658-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (5), pp.488-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxz021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02082772v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in the Control Strategies for Occupational Exposure to Carcinogenic, Mutagenic, and Reprotoxic Chemicals in France (2003-2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inequalities in the control of the occupational exposure in France to carcinogenic, mutagenic and reprotoxic chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Havet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxz021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476291v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequalities in the control of the occupational exposure in France to carcinogenic, mutagenic and reprotoxic chemicals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+                <w:t xml:space="preserve">The cost-saving effect of centralized histological reviews with soft tissue and visceral sarcomas, GIST, and desmoid tumors: The experiences of the pathologists of the French Sarcoma Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Toulmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ranchere Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky130⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0193330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862797v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01819359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Havet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp. 40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01618724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and tolerance of Lidocaine 5% patches in neuropathic pain and pain related to vaso-occlusive sickle-cell crises in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arriuberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (6), pp. 788-797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/papr.12674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01670165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01670155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost-saving effect of centralized histological reviews with soft tissue and visceral sarcomas, GIST, and desmoid tumors: The experiences of the pathologists of the French Sarcoma Group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In reply to Tallet et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (2), pp. 529-530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784301v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01651499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In reply to Tallet et al.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
+                <w:t xml:space="preserve">Do regulations protect workers from occupational exposures to carcinogenic, mutagenic and reprotoxic (CMR) agents in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.389 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01651499v1</w:t>
+                <w:t xml:space="preserve">halshs-01784957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In reply to Jean-François Daisne, Sandra Nuyts, Fréderic Duprez and Benoît Bihin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Deniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S101 - S118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01651501v1</w:t>
+                <w:t xml:space="preserve">halshs-01784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do regulations protect workers from occupational exposures to carcinogenic, mutagenic and reprotoxic (CMR) agents in France?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+                <w:t xml:space="preserve">In reply to Jean-François Daisne, Sandra Nuyts, Fréderic Duprez and Benoît Bihin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (3), pp. 808-809</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784957v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01651501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Reply to Escande et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (1), pp. 205-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784310v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Reply to Escande et al</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Trends in occupational disparities for exposure to carcinogenic, mutagenic and reprotoxic chemicals in France 2003–10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421123v1</w:t>
+                <w:t xml:space="preserve">halshs-01524444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in occupational disparities for exposure to carcinogenic, mutagenic and reprotoxic chemicals in France 2003–10</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Penot</w:t>
+                <w:t xml:space="preserve">Clinical Outcomes of Several IMRT Techniques for Patients With Head and Neck Cancer: A Propensity Score–Weighted Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Bibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.425-432. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (4), pp. 929-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2017.06.2456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01524444v1</w:t>
+                <w:t xml:space="preserve">halshs-01618896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Outcomes of Several IMRT Techniques for Patients With Head and Neck Cancer: A Propensity Score–Weighted Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pommier</w:t>
+                <w:t xml:space="preserve">Varied exposure to carcinogenic, mutagenic, and reprotoxic (CMR) chemicals in occupational settings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Huguet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (2), pp. 227-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618896v1</w:t>
+                <w:t xml:space="preserve">halshs-01446700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varied exposure to carcinogenic, mutagenic, and reprotoxic (CMR) chemicals in occupational settings in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Penot</w:t>
+                <w:t xml:space="preserve">Management of Febrile Neutropenias in Adolescents and Young Adults: A Cost-Minimization Analysis Between Adult Versus Pediatric Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Penel-Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Marec-Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Riberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp. 542-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jayao.2017.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446700v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Febrile Neutropenias in Adolescents and Young Adults: A Cost-Minimization Analysis Between Adult Versus Pediatric Units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Marec-Berard</w:t>
+                <w:t xml:space="preserve">A cost analysis of complex radiotherapy for patients with head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christèle Riberon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coche-Dequeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jayao.2017.0035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (2), pp. 654-662 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618890v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01300834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost analysis of complex radiotherapy for patients with head and neck cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Toxicity and efficacy of cetuximab associated with several modalitiesof IMRT for locally advanced head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-E Bibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisselier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Coche-Dequeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.02.013⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5), pp. 357-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01300834v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and efficacy of cetuximab associated with several modalitiesof IMRT for locally advanced head and neck cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-E Bibault</w:t>
+                <w:t xml:space="preserve">In Reply to Fodor and Di Muzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (5), pp. 1124-1126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.05.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01366224v1</w:t>
+                <w:t xml:space="preserve">halshs-01421125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Reply to Fodor and Di Muzio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrier</w:t>
+                <w:t xml:space="preserve">Radiothérapie des enfants de moins de cinq ans : peut-on limiter les anesthésies itératives par les rituels et l'hypnose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 96 (5), pp. 1124-1126</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (11), pp. 921-927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421125v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01447593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiothérapie des enfants de moins de cinq ans : peut-on limiter les anesthésies itératives par les rituels et l'hypnose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Claude</w:t>
+                <w:t xml:space="preserve">Understanding the patients’ preferences for home blood transfusion : a WTA-WTP Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anita Duncan</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Sebban</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103 (11), pp. 921-927</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp. 45-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01447593v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01157693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the patients’ preferences for home blood transfusion : a WTA-WTP Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Havet</w:t>
+                <w:t xml:space="preserve">Shared decision making in medical encounters regarding breast cancer treatment: the contribution of methodological triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (4), pp. 461-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.12214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01157693v1</w:t>
+                <w:t xml:space="preserve">halshs-01206593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared decision making in medical encounters regarding breast cancer treatment: the contribution of methodological triangulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roux</w:t>
+                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp. 336-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecc.12214⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01206593v1</w:t>
+                <w:t xml:space="preserve">halshs-01080555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterioration of Physical Activity Level and Metabolic Risk Factors After Early-Stage Breast Cancer Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourne-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (4), pp.E1-E9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/NCC.0000000000000187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curiethérapie : valorisation et aspects médico-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millet-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (4), pp. 336-341</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp. 178-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01080555v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiethérapie : valorisation et aspects médico-économiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: Results of a randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00862738v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: Results of a randomized trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: results of a randomized trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 106 (1), pp.50-58. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.50-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00799507v1</w:t>
+                <w:t xml:space="preserve">hal-00880252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of prostate image-guided radiation therapy: results of a randomized trial.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de Soutien aux Thérapeutiques Innovantes et Coûteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5-6), pp. 444-451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880252v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Patients' Willingness to Pay for Blood Transfusion at Home: Results from a contingent valuation study in a French cancer network</w:t>
+                <w:t xml:space="preserve">Economic treatment of few protest responses in willingness-to-pay studies: An application in health care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (3), pp. 289-300</w:t>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp. 53-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642497v1</w:t>
+                <w:t xml:space="preserve">halshs-00681345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de Soutien aux Thérapeutiques Innovantes et Coûteuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer Patients' Willingness to Pay for Blood Transfusion at Home: Results from a contingent valuation study in a French cancer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (5-6), pp. 444-451</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp. 289-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00752616v1</w:t>
+                <w:t xml:space="preserve">halshs-00642497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic treatment of few protest responses in willingness-to-pay studies: An application in health care</w:t>
+                <w:t xml:space="preserve">Respiratory gating techniques for optimization of lung cancer radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.2058-2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JTO.0b013e3182307ec2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00681345v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory gating techniques for optimization of lung cancer radiotherapy</w:t>
+                <w:t xml:space="preserve">Valuing the Benefit for Cancer Patients of Receiving Blood Transfusions at Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.2058-2068. </w:t>
+              <w:t xml:space="preserve">Journal of Benefit-Cost Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (3), pp.Article 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JTO.0b013e3182307ec2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2202/2152-2812.1017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00667282v1</w:t>
+                <w:t xml:space="preserve">halshs-00642500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing the Benefit for Cancer Patients of Receiving Blood Transfusions at Home</w:t>
+                <w:t xml:space="preserve">Evaluation économique de la curiethérapie pulsée gynécologique (PDR) avec optimisation de la dose pour les cancers du col utérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Benefit-Cost Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (3), pp. 161-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642500v1</w:t>
+                <w:t xml:space="preserve">halshs-00451555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la curiethérapie pulsée gynécologique (PDR) avec optimisation de la dose pour les cancers du col utérin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+                <w:t xml:space="preserve">Impact of chemotherapy prescriptions and costs on survival in advanced or metastatic NSCLC: a single-institution study using an instrumental variables approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (3), pp. 161-168</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00451555v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemotherapy prescriptions and costs on survival in advanced or metastatic NSCLC: a single-institution study using an instrumental variables approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Havet</w:t>
+                <w:t xml:space="preserve">The statutory duty of physicians to inform patients versus unmet patient's information needs: the case of breast cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gomez</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiram Gafni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (8), pp. 295-310</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp. 162-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00667277v1</w:t>
+                <w:t xml:space="preserve">halshs-00451610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The statutory duty of physicians to inform patients versus unmet patient's information needs: the case of breast cancer in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing multiple learning effects in health care using multilevel modelling - Application to radiotherapy at an early stage of innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 91 (2), pp. 162-173</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp. 232-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00451610v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du coût de la radiothérapie asservie à la respiration dans le cadre d'un projet Stic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (4), pp. 281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing multiple learning effects in health care using multilevel modelling - Application to radiotherapy at an early stage of innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apport de la tomographie par émission de positons au FDG pour la radiothérapie : résultats de l'évaluation économique du Stic « TEP et radiothérapie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Giraud</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giammarile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (2), pp. 232-239</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp. 313-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00451527v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la tomographie par émission de positons au FDG pour la radiothérapie : résultats de l'évaluation économique du Stic « TEP et radiothérapie »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Costs and compliance with clinical practice guidelines: A pilot study for initial sarcoma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Giammarile</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (4), pp. 313-317</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (6), pp. 307-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00451570v1</w:t>
+                <w:t xml:space="preserve">halshs-00954975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs and compliance with clinical practice guidelines: A pilot study for initial sarcoma treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicola Cautela</w:t>
+                <w:t xml:space="preserve">Administration des transfusions sanguines à l'hôpital ou à domicile ? Le choix des patients atteints de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Cellier</w:t>
+                <w:t xml:space="preserve">Yves Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (6), pp. 307-327</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (11), pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954975v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration des transfusions sanguines à l'hôpital ou à domicile ? Le choix des patients atteints de cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing short-term effects and costs at an early stage of innovation: The use of positron emission tomography on radiotherapy treatment decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giammarile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 95 (11), pp. 1-7</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp. 212-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00353328v1</w:t>
+                <w:t xml:space="preserve">halshs-00333752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing short-term effects and costs at an early stage of innovation: The use of positron emission tomography on radiotherapy treatment decision making</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of residential distance to hospitals with neonatal surgery care on prenatal management and outcome of pregnancies with severe fetal malformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (2), pp. 212-220</w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.271-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00333752v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of residential distance to hospitals with neonatal surgery care on prenatal management and outcome of pregnancies with severe fetal malformations</w:t>
+                <w:t xml:space="preserve">The impact of CD34+ cell dose on the cost of HDT with PBSC transplantation in lymphomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29, pp.271-275</w:t>
+              <w:t xml:space="preserve">Journal dÉconomie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (1), pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164898v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of CD34+ cell dose on the cost of HDT with PBSC transplantation in lymphomia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-effectiveness analysis of strategies for HER2 testing of breast cancer patients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal dÉconomie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (1), pp.3-15</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (3), pp. 396-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00159806v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness analysis of strategies for HER2 testing of breast cancer patients in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulary decision-making in public hospitals and private clinics in France: the role of pharmacoeconomic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (3), pp. 396-401</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7-8, pp. 347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00266848v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulary decision-making in public hospitals and private clinics in France: the role of pharmacoeconomic information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+                <w:t xml:space="preserve">Cancer treatment at home or in the hospital: what are the costs for French public health insurance? Findings of a comprehensive cancer centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Charavel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+                <w:t xml:space="preserve">Gisèle Chvetzoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7-8, pp. 347-354</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (2), pp.141-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00365954v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00156716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer treatment at home or in the hospital: what are the costs for French public health insurance? Findings of a comprehensive cancer centre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Remonnay</w:t>
+                <w:t xml:space="preserve">Cost comparison of two surgical strategies in the treatment of breast cancer: Sentinel lymph node biopsy versus axillary lymph node dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Nessah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72 (2), pp.141-148</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (4), pp. 449-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00156716v1</w:t>
+                <w:t xml:space="preserve">halshs-00335472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost comparison of two surgical strategies in the treatment of breast cancer: Sentinel lymph node biopsy versus axillary lymph node dissection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Nessah</w:t>
+                <w:t xml:space="preserve">A qualitative approach to the use of economic data in the selection of medecines for hospital formularies: a French survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20 (4), pp. 449-454</w:t>
+              <w:t xml:space="preserve">Pharmacy World and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (6), pp. 269-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335472v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative approach to the use of economic data in the selection of medecines for hospital formularies: a French survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Charavel</w:t>
+                <w:t xml:space="preserve">Elaborating patient information with patients themselves: lessons from a cancer treatment focus group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacy World and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 25 (6), pp. 269-275</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (2), pp. 128-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335137v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaborating patient information with patients themselves: lessons from a cancer treatment focus group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
+                <w:t xml:space="preserve">Vers une nécessaire harmonisation des évaluations de coûts en santé. L'exemple des intensifications thérapeutiques avec autogreffes de cellules souches du sang périphérique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Standaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 6 (2), pp. 128-139</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (4), pp. 393-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00335479v1</w:t>
+                <w:t xml:space="preserve">halshs-00335619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nécessaire harmonisation des évaluations de coûts en santé. L'exemple des intensifications thérapeutiques avec autogreffes de cellules souches du sang périphérique en France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment évaluer la qualité du transfert de l'information du médecin au patient ? Le choix des tests psychométriques d'un tableau de décision dans un Centre Régional de Lutte contre le Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 50 (4), pp. 393-403</w:t>
+              <w:t xml:space="preserve">, 2001, 49, pp. 299-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00335128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9278,1608 +9144,1608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du parcours de soins dans la prise en charge initiale des cancers épithéliaux ovariens en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Koala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Nationale des Innovations Hospitalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02197090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effectiveness analysis of a 6-month physical activity program versus usual dietary care during adjuvant chemotherapy in breast cancer: An economic evaluation of the PASAPAS trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina S. Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. 21th Annual International Meeting of the International Society for Pharmacoeconomics and Outcomes Research, Washington</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût d’un programme supervisé d’activité physique adaptée pendant les traitements adjuvants du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Denizot-Guillemaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe journées Francophones en Activités Physiques Adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAPA, Nov 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d’exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France : les enseignements de l'enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARES, "Risques du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01087916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l’exposition aux produits chimiques cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : les enseignements de l’enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques au travail : autour de SUMER 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARES, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortes expositions aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) sont-elles l'apanage des emplois précaires et peu qualifiés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Economie et de Gestion Médicale, Paris, 28 janvier 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : SUMER 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès Cancer et Environnement de la Société Française Santé et Environnement, Lyon, 28-29 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-analysis of image-guided radiation therapy (IGRT) in prostate cancer: results from a phase III clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berlin, Allemagne. page A416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique prospective de la radiothérapie guidée par l'image des cancers de la prostate dans le cadre du programme national de soutien aux thérapeutiques innovantes et coûteuses. [Prospective economic evaluation of image-guided radiation therapy for prostate cancer in the framework of the national programme for innovative and costly therapies assessment.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Congrès national de la Société française de radiothérapie oncologique (SFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.444-451, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.07.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discordant diagnoses in sarcoma, GIST and desmoide tumour in France: results from the network RREPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ranchère-Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ranchère-Vince</w:t>
+                <w:t xml:space="preserve">A. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Decouvelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR, 15th Annual European Congress 3-7 November 2012, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berlin, Germany. page A285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting patients' preferences for local medical management versus centralized technical support using a computerized decision aid based on contingent valuation survey: an innovative method tested in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Shared Decision Making Conference, Maastricht, 19-22 June 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the ability of contingent valuation (CV) to elicit patients' preferences for the organization of home care: The case of blood transfusion (BT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AFSE et de l'économie expérimentale ; Lyon, 23 au 25 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic assessment of innovation in radiotherapy: impact of FDG PET scan on treatment decision and target volume in lung cancer and Hodgkin's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Health Economics, Budapest, July 6-13, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness analysis of strategies for HER2/neu testing of breast cancer patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10895,159 +10761,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second British-French Meeting on Health Economics London, 4-6 janvier 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-benefit analysis of outpatient blood transfusion in patients with cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th world International Health Economics Association (IHEA) conference, Barcelona, July2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11057,453 +10923,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPH21 Socioeconomic Evaluation of Breast Cancer Attributable to Benzo[a]pyrene (BaP), Nitrogen Dioxide (NO2), and Polychlorinated Biphenyls 153 (PCB-153) Air Pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soerjomataram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montreal (Canada), Canada. Value in Health, 28 (6), pp.S165, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jval.2025.04.552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EE379 Economic and Environmental Impact of Decentralized Cancer Care (DCC) in Oncology: An Innovative Experience in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, MONTREAL QUEBEC, Canada. Value in Health, 28 (6), pp.S132, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jval.2025.04.1978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EE275 Economic Evaluation of Adjuvant Chemotherapy for Soft Tissue Sarcoma Using Linked NETSARC+ (French Registry) and SNDS (French National Health Data System) Real World Data: The Deepsarc Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, MONTREAL QUEBEC, Canada. Value in Health, 28 (6), pp.S113, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jval.2025.04.1874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight, body composition and biological changes after a 6-month adapted physical activity program during adjuvant treatment for localized breast cancer: a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11512,123 +11378,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Trédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARC 50th Anniversary Conference. Global Cancer: Occurrence, Causes, and Avenues to Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du poids, de la composition corporelle et du profil lipidique après un programme d’activité physique adaptée de 6 mois pendant les traitements adjuvants du cancer du sein localisé : Une étude contrôlée randomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11637,248 +11503,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Kempf-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international sur la recherche interventionnelle non médicamenteuse (iCEPS) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détérioration du niveau d’activité physique et facteurs de risques métaboliques après un diagnostic de cancer du sein de stade précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourne-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres scientifiques du Centre Européen pour la Nutrition et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight, body composition, and biological changes after a 6-month adapted physical activity program during adjuvant treatment for localized breast cancer: A randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Touillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11887,101 +11753,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Trédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICR-WCRF International Conference on Food, Nutrition and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Washington DC (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11991,141 +11857,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les besoins d'information des patients ? Le cas du cancer du sein dans un réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Patrick Castel et Marie-Odile Carrère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions John Libbey Eurotext, pp. 47-59, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12135,366 +12001,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of health care expenditures on survival in locally advanced and metastatic Non Small Cell Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Montella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the determinants of willingness-to-pay values for testing the validity of the contingent valuation method. Application to home care compared to hospital care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00303725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term cost impact of compliance with clinical practice guidelines for initial sarcoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12504,362 +12370,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactual approach with survival or time to event outcomes: An application to an exhaustive cohort of Epithelial Ovarian Carcinoma in the Rhône-Alps region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d'exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The information content of the WTP-WTA gap : An empirical analysis among severely ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Remonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00697762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12869,161 +12735,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de l'exposition aux produits cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel : les enseignements de l'enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction de l'animation de la recherche, des études et des statistiques (DARES). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13170,51 +13036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mayen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-026-05472-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Watson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101403" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Diop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01828-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Jafari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camille Mattei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16071365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JY Blay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piperno-Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufresne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.113262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouttefroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcped.2023.100012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Stoeckle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10121-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06238-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6694594" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Vallance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13169" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Nicolas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisselier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alfonsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lin&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sudour&#8208;bonnange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Languillat&#8208;fouquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12306" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20200256" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arriuberge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12674" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rascle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranchere Vince" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193330" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Bibault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dussart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.2456" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Penel-Page" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2017.0035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300834v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coche-Dequeant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Bibault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.05.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD53JS92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mancini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sebban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Remonnay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128290v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourne-Branchu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NCC.0000000000000187" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet-Lagarde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.11.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Lagrange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laplanche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642497v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JTO.0b013e3182307ec2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451534v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451527v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giammarile" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156716v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nessah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335619v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Standaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplanche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.178" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLRPSNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752854v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranch&#232;re-Vince" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Decouvelaere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266776v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266191v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307951v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soerjomataram" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.552" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308246v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonvalot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Crochet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1874" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497192v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497213v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303725v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697762v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mayen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-026-05472-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01828-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Watson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Jafari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Honor&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camille Mattei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16071365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JY Blay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piperno-Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufresne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.113262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouttefroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Minard-Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcped.2023.100012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Stoeckle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10121-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06238-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6694594" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lin&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sudour&#8208;bonnange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Languillat&#8208;fouquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.28201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Vallance" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13169" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12306" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S. Touillaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05078-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reynes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bachmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisselier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20200256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meyrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4658-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rascle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranchere Vince" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193330" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670165v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arriuberge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12674" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Bibault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dussart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524444v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2017.06.2456" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618890v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Penel-Page" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2017.0035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coche-Dequeant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.02.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Bibault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.05.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD53JS92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mancini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sebban" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157693v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Remonnay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128290v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourne-Branchu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NCC.0000000000000187" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862738v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gomez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet-Lagarde" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2012.11.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880252v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Lagrange" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laplanche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681345v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667282v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JTO.0b013e3182307ec2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667277v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giammarile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954975v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergeron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cautela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Cellier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353328v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333752v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164898v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159806v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebban" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Philip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365954v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156716v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335472v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Nessah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335137v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Standaert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197090v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421080v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kempf-L&#233;pine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Heinz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497289v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Berthouze" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denizot-Guillemaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076915v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954964v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954966v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplanche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.178" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLRPSNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752854v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ranch&#232;re-Vince" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Decouvelaere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266784v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266191v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266148v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soerjomataram" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.552" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avenas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Florentin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grailles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1978" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonvalot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Crochet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2025.04.1874" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497185v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497192v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497213v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371825v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montella" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322614v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333480v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098761v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697762v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080585v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>