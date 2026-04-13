--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -1635,845 +1635,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Promenades littéraires. Arts et détournements de la visite guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (3), pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1114946ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Conserverie collecte des photos de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1344, pp.125-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marceline Desbordes-Valmore. Une iconographie maternelle de la bonté chez Roland Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yezid, Malika. Généalogie d’un crime policier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1344, pp.125-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16849⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1343, pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Promenades littéraires. Arts et détournements de la visite guidée</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévoiement littéraire et roman-photo Du livre au numérique, une expérience de lecture transmédiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes littéraires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.193-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée fermé d’Édouard Levé, photographe et écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75 (1), pp.39-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/r2050.075.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rip Hopkins, ironiquement vôtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Buliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1341, pp.120-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15410⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05139600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’album photographique : Faire collection, faire récit, faire commun avec les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1342 (3), pp.114-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Yezid, Malika. Généalogie d’un crime policier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrations curatoriales. Écritures de l’exposition, fictions et récits dans l’art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16161⟩</w:t>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088410ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Postcards Studies » : l’imagerie coloniale et ses circulations médiatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reverseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139990v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05139604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie, photographie et contre-histoires : identités en tension</w:t>
               </w:r>
@@ -2912,51 +2912,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogating the African Literary “Renaissance.” Introduction</w:t>
+                <w:t xml:space="preserve">La « renaissance littéraire africaine » en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Idiatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Journo</w:t>
@@ -2992,909 +2992,909 @@
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.6236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05406436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrogating the African Literary “Renaissance.” Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Idiatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Journo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.6236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-03032529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilon, clou et bleu de méthylène. Destructions du livre chez Elisabetta Benassi, Tania Mouraud et Thu Van Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Andrea Oberhuber et Sofiane Laghouati dir., Blessures du livre. Ecrivains et plasticiens à contremploi, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019-1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/itineraires.6236⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2017-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.3876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ghost in the Machine . Multimédia, algorithme et littérature artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 192 (4), pp.85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/litt.192.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula K. Le Guin : Science-fiction et féminismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.2374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.2374⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03032570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Brangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2017-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/itineraires.3876⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2015-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.2688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythologies individuelles, mythologies numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2014-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.2354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles figures de l'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences humaines. Photographie et littérature : frictions de réel (Jacqueline Guittard éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 310, pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00877192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intime au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015-1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/itineraires.2688⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 3 (2012), p. 65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.1159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00809422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers l’autobiographie New Look de Roland Barthes. Photographie, scénographie et réflexivité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, David Martens et Anne Reverseau (dir.), Figurations de l’écrivain en images / Figurations of the Writer in Images, 13 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'intime au pouvoir</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intime au pouvoir : de la « photogénie électorale » à l’ère du storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (2012), p. 65-72. </w:t>
-[...19 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2012, 2012-2, pp.131-140. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.1159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032548v1</w:t>
@@ -4138,860 +4138,860 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Whose Reading ? A qui appartient la lecture ? La sémiologie de Barthes et ses perspectives multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poteri della lettura. Pratiche, immagini, supporti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padova University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-45, 2024, Colloquia, 978-88-6938-433-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosthetic Poetry: Sound and Media Extensions of the Body in Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Matter Henrik Wehmeier and Clara Cosima Wolff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audioliterary Poetry between Performance and Mediatization / Audioliterale Lyrik zwischen Performance und Mediatisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.159-176, 2024, ISBN 10 : 3111561054 / ISBN 13 : 9783111561059 / eBook ISBN: 9783111561356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111561356-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Théval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atlantique noire dans le rap francophone : le clip comme espace audiovisuel de construction contrastée des identités noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Brodziak; Marion Coste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures francophones et musiques de l’Atlantique noir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.139-151, 2024, Littérature Hors Frontière, 978-2-37924-404-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.brodz.2024.01.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demanze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Theval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le hasard en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilités queers et photographie contemporaine africaine. Quelle esthétique pour quelle politique narrative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorothée Boulanger et Susanne Gehrmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et activismes afroqueers : littératures, images, performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.195-208, 2024, Lettres du Sud, 978-2-38409-204-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/kart.boula.2024.01.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...79 lines deleted...]
-              <w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’essai dans l’art contemporain : des « théories tentatives » transmédiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irène Langlet et Chloé Conant-Ouaked. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t>
+              <w:t xml:space="preserve">L’essai médiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISAA éditeur, 329-348 [Chapitre 17], 2022, Savoirs en Texte, 978-2-9566480-9-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.lisaa.2127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Marc Matter Henrik Wehmeier and Clara Cosima Wolff. </w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthes: Visual Culture and Homosexual Sociabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeffrey R. Di Leo; Zahi Zalloua. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audioliterary Poetry between Performance and Mediatization / Audioliterale Lyrik zwischen Performance und Mediatisierung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783111561356-008⟩</w:t>
+              <w:t xml:space="preserve">Understanding Barthes, Understanding Modernism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, 2022, Understanding philosophy, understanding modernism, 9781501367427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501367434.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double conscience poétique dans le rap. Mémoire coloniale, afrodescendance et récit personnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Alix; Evelyne Lloze; Romuald Fonkoua. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésies des francophonies : état des lieux (1960-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 155-172 [chapitre VIII], 2022, 9791037014535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139960v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-05139616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le phototexte engagé. Un siècle de luttes en mots et en photographies</w:t>
               </w:r>
@@ -5944,165 +5944,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“I Lost Myself in Venice and Turned it Into a Piece of Art”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Arts in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“La théorie est morte, vive la théorie!”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séismes / Seismic Shifts 20th and 21st-Century French and Francophone Studies International Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558860v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00558552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coulure chez Benoît Maire</w:t>
               </w:r>
@@ -6931,51 +6931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CD76CCF"/>
+    <w:nsid w:val="E2F70142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7162,51 +7162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-nachtergael" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-4442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123326265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-le-contemporain/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/histoires-ecrivent-musees/#1550562155885-3feeb9d9-6d31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/artsvisuels/poetagainstthemachine/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782361396084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Toth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fontanari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10359" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.9369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guittard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453v" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Blasques Kaspar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paiva Sanches" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2596-2477.i55p106-120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bocard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114946ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.075.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buliard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088410ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.424" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.067.0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.461" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9872" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.61982" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Idiatha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Journo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.192.0085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2374" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3876" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2688" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.brodz.2024.01.0139" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.boula.2024.01.0195" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561356-008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/en/publications/9788869384332" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/poesies-des-francophonies-etat-des-lieux-1960-2020-florian-alix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501367434.0022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.paye.2015.01.0053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7433" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-nachtergael" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-4442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123326265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-le-contemporain/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/histoires-ecrivent-musees/#1550562155885-3feeb9d9-6d31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/artsvisuels/poetagainstthemachine/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782361396084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Toth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fontanari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10359" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.9369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guittard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453v" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Blasques Kaspar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paiva Sanches" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2596-2477.i55p106-120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114946ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bocard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.075.0039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buliard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15410" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088410ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.424" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.067.0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.461" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9872" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.61982" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Idiatha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Journo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.192.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2374" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2688" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2354" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/en/publications/9788869384332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561356-008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.brodz.2024.01.0139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.boula.2024.01.0195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2127" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501367434.0022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/poesies-des-francophonies-etat-des-lieux-1960-2020-florian-alix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.paye.2015.01.0053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7433" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558860v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>