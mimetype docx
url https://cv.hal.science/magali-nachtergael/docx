--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -1635,685 +1635,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marceline Desbordes-Valmore. Une iconographie maternelle de la bonté chez Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.105-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Conserverie collecte des photos de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1344, pp.125-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Promenades littéraires. Arts et détournements de la visite guidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (3), pp.23-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1114946ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Anne Volery</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévoiement littéraire et roman-photo Du livre au numérique, une expérience de lecture transmédiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.193-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée fermé d’Édouard Levé, photographe et écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (1), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.075.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rip Hopkins, ironiquement vôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Buliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1344, pp.125-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16849⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1341, pp.120-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Yezid, Malika. Généalogie d’un crime policier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’album photographique : Faire collection, faire récit, faire commun avec les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1343, pp.229-230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16161⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1342 (3), pp.114-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...181 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Buliard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05139597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yezid, Malika. Généalogie d’un crime policier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1341, pp.120-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15410⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1343, pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-05139597v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrations curatoriales. Écritures de l’exposition, fictions et récits dans l’art contemporain</w:t>
               </w:r>
@@ -2912,51 +2912,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « renaissance littéraire africaine » en débat</w:t>
+                <w:t xml:space="preserve">Interrogating the African Literary “Renaissance.” Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Idiatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Journo</w:t>
@@ -2992,75 +2992,144 @@
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.6236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406436v1</w:t>
+                <w:t xml:space="preserve">hal-03032529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogating the African Literary “Renaissance.” Introduction</w:t>
+                <w:t xml:space="preserve">Pilon, clou et bleu de méthylène. Destructions du livre chez Elisabetta Benassi, Tania Mouraud et Thu Van Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Andrea Oberhuber et Sofiane Laghouati dir., Blessures du livre. Ecrivains et plasticiens à contremploi, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « renaissance littéraire africaine » en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Idiatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Journo</w:t>
@@ -3090,126 +3159,57 @@
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.6236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03032576v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -3436,196 +3436,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mythologies individuelles, mythologies numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015-1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 2014-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.2354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Brangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2014-1, </w:t>
+              <w:t xml:space="preserve">, 2015, 2015-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.2354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.2688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032531v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles figures de l'auteur</w:t>
               </w:r>
@@ -3674,174 +3674,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00877192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Vers l’autobiographie New Look de Roland Barthes. Photographie, scénographie et réflexivité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, David Martens et Anne Reverseau (dir.), Figurations de l’écrivain en images / Figurations of the Writer in Images, 13 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intime au pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2012), p. 65-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.1159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.1159⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00809422v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03032568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intime au pouvoir : de la « photogénie électorale » à l’ère du storytelling</w:t>
               </w:r>
@@ -3850,51 +3850,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012-2, pp.131-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.1159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032548v1</w:t>
@@ -4138,610 +4138,610 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Theval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le hasard en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atlantique noire dans le rap francophone : le clip comme espace audiovisuel de construction contrastée des identités noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Brodziak; Marion Coste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures francophones et musiques de l’Atlantique noir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.139-151, 2024, Littérature Hors Frontière, 978-2-37924-404-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.brodz.2024.01.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilités queers et photographie contemporaine africaine. Quelle esthétique pour quelle politique narrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Boulanger et Susanne Gehrmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et activismes afroqueers : littératures, images, performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.195-208, 2024, Lettres du Sud, 978-2-38409-204-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.boula.2024.01.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Théval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosthetic Poetry: Sound and Media Extensions of the Body in Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Matter Henrik Wehmeier and Clara Cosima Wolff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audioliterary Poetry between Performance and Mediatization / Audioliterale Lyrik zwischen Performance und Mediatisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.159-176, 2024, ISBN 10 : 3111561054 / ISBN 13 : 9783111561059 / eBook ISBN: 9783111561356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111561356-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Whose Reading ? A qui appartient la lecture ? La sémiologie de Barthes et ses perspectives multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poteri della lettura. Pratiche, immagini, supporti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padova University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-45, 2024, Colloquia, 978-88-6938-433-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139841v1</w:t>
-              </w:r>
-[...499 lines deleted...]
-                <w:t xml:space="preserve">hal-05139578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essai dans l’art contemporain : des « théories tentatives » transmédiatiques</w:t>
               </w:r>
@@ -5944,165 +5944,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“La théorie est morte, vive la théorie!”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séismes / Seismic Shifts 20th and 21st-Century French and Francophone Studies International Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Minneapolis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“I Lost Myself in Venice and Turned it Into a Piece of Art”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arts in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558552v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00558860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coulure chez Benoît Maire</w:t>
               </w:r>
@@ -6931,51 +6931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2F70142"/>
+    <w:nsid w:val="3C326C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7162,51 +7162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-nachtergael" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-4442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123326265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-le-contemporain/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/histoires-ecrivent-musees/#1550562155885-3feeb9d9-6d31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/artsvisuels/poetagainstthemachine/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782361396084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Toth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fontanari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10359" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.9369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guittard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453v" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Blasques Kaspar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paiva Sanches" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2596-2477.i55p106-120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114946ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bocard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.075.0039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buliard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15410" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088410ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.424" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.067.0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.461" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9872" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.61982" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Idiatha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Journo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.192.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2374" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2688" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2354" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/en/publications/9788869384332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561356-008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.brodz.2024.01.0139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.boula.2024.01.0195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2127" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501367434.0022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/poesies-des-francophonies-etat-des-lieux-1960-2020-florian-alix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.paye.2015.01.0053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7433" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558860v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-nachtergael" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-4442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123326265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-le-contemporain/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/histoires-ecrivent-musees/#1550562155885-3feeb9d9-6d31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/artsvisuels/poetagainstthemachine/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782361396084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Toth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fontanari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10359" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.9369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guittard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453v" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Blasques Kaspar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paiva Sanches" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2596-2477.i55p106-120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bocard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114946ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.075.0039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buliard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088410ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.424" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.067.0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.461" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9872" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.61982" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Idiatha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Journo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.192.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2374" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2688" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.brodz.2024.01.0139" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.boula.2024.01.0195" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561356-008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/en/publications/9788869384332" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2127" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501367434.0022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/poesies-des-francophonies-etat-des-lieux-1960-2020-florian-alix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.paye.2015.01.0053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7433" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>