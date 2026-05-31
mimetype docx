--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -1635,657 +1635,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Conserverie collecte des photos de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1344, pp.125-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marceline Desbordes-Valmore. Une iconographie maternelle de la bonté chez Roland Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Anne Volery</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promenades littéraires. Arts et détournements de la visite guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (3), pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1114946ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée fermé d’Édouard Levé, photographe et écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (1), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.075.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévoiement littéraire et roman-photo Du livre au numérique, une expérience de lecture transmédiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.193-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rip Hopkins, ironiquement vôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Buliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1344, pp.125-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16849⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1341, pp.120-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...245 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’album photographique : Faire collection, faire récit, faire commun avec les images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1341, pp.120-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15410⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1342 (3), pp.114-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’album photographique : Faire collection, faire récit, faire commun avec les images</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yezid, Malika. Généalogie d’un crime policier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1342 (3), pp.114-117. </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1343, pp.229-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3189,443 +3189,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Ghost in the Machine . Multimédia, algorithme et littérature artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192 (4), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.192.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula K. Le Guin : Science-fiction et féminismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stiénon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.2374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2017-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.3876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...97 lines deleted...]
-                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Brangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...76 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2014-1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/itineraires.2354⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2015-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.2688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032531v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03032530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythologies individuelles, mythologies numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015-1, </w:t>
+              <w:t xml:space="preserve">, 2015, 2014-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.2688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.2354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032530v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles figures de l'auteur</w:t>
               </w:r>
@@ -3674,227 +3674,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00877192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intime au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2012), p. 65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.1159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00809422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vers l’autobiographie New Look de Roland Barthes. Photographie, scénographie et réflexivité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, David Martens et Anne Reverseau (dir.), Figurations de l’écrivain en images / Figurations of the Writer in Images, 13 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'intime au pouvoir</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intime au pouvoir : de la « photogénie électorale » à l’ère du storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (2012), p. 65-72. </w:t>
-[...19 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2012, 2012-2, pp.131-140. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.1159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032548v1</w:t>
@@ -4721,277 +4721,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Double conscience poétique dans le rap. Mémoire coloniale, afrodescendance et récit personnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Alix; Evelyne Lloze; Romuald Fonkoua. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésies des francophonies : état des lieux (1960-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 155-172 [chapitre VIII], 2022, 9791037014535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthes: Visual Culture and Homosexual Sociabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeffrey R. Di Leo; Zahi Zalloua. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Barthes, Understanding Modernism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, 2022, Understanding philosophy, understanding modernism, 9781501367427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501367434.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’essai dans l’art contemporain : des « théories tentatives » transmédiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nachtergael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irène Langlet et Chloé Conant-Ouaked. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’essai médiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISAA éditeur, 329-348 [Chapitre 17], 2022, Savoirs en Texte, 978-2-9566480-9-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.lisaa.2127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139616v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-05139960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le phototexte engagé. Un siècle de luttes en mots et en photographies</w:t>
               </w:r>
@@ -6931,51 +6931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C326C9E"/>
+    <w:nsid w:val="4B33A998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7162,51 +7162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-nachtergael" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-4442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123326265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-le-contemporain/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/histoires-ecrivent-musees/#1550562155885-3feeb9d9-6d31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/artsvisuels/poetagainstthemachine/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782361396084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Toth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fontanari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10359" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.9369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guittard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453v" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Blasques Kaspar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paiva Sanches" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2596-2477.i55p106-120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bocard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114946ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.075.0039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buliard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088410ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.424" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.067.0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.461" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9872" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.61982" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Idiatha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Journo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.192.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2374" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2688" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.brodz.2024.01.0139" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.boula.2024.01.0195" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561356-008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/en/publications/9788869384332" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2127" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501367434.0022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/poesies-des-francophonies-etat-des-lieux-1960-2020-florian-alix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.paye.2015.01.0053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7433" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-nachtergael" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7084-4442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123326265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desclaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-le-contemporain/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/histoires-ecrivent-musees/#1550562155885-3feeb9d9-6d31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/artsvisuels/poetagainstthemachine/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782361396084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Toth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fontanari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10359" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.9369" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guittard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453v" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Blasques Kaspar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Paiva Sanches" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2596-2477.i55p106-120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bocard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16849" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114946ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.075.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buliard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088410ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.424" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.067.0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.461" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9872" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.61982" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Idiatha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Journo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.192.0085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2374" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3876" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2688" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2354" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.brodz.2024.01.0139" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.boula.2024.01.0195" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111561356-008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/en/publications/9788869384332" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/poesies-des-francophonies-etat-des-lieux-1960-2020-florian-alix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501367434.0022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.2127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.paye.2015.01.0053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7433" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>