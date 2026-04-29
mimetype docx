--- v1 (2026-03-24)
+++ v2 (2026-04-29)
@@ -1742,178 +1742,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Innovation technologique ou innovation sociale ? Usages et valorisation d'un outil informatisé dans l'IAE »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« De la militance à la consultance » : les bureaux d'études urbaines acteurs de la procéduralisation de la participation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323500v1</w:t>
+                <w:t xml:space="preserve">hal-01323486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De la militance à la consultance » : les bureaux d'études urbaines acteurs de la procéduralisation de la participation »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Innovation technologique ou innovation sociale ? Usages et valorisation d'un outil informatisé dans l'IAE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
+              <w:t xml:space="preserve">Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323486v1</w:t>
+                <w:t xml:space="preserve">hal-01323500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation en « kit » : l’horizon funèbre de l’idéal participatif ?</w:t>
               </w:r>
@@ -2374,208 +2374,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la carte fait loi. Cadrage et légitimation statistique de la réforme de la géographie prioritaire de la politique de la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capitulo 17 : Os profissionais da açao publica » (L'action publique et ses « professionnels »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cartes de l'action publique. Pouvoirs, territoires, résistances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.131-150, 2021, 978-2-7574-3515-1</w:t>
+              <w:t xml:space="preserve">Hassenteufel, Patrick; Porto de Oliveira, Osmany; Surel, Yves. Sociologia Política da Ação Pública: Teorias, abordagens e conceitos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507224v1</w:t>
+                <w:t xml:space="preserve">halshs-03115999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitulo 17 : Os profissionais da açao publica » (L'action publique et ses « professionnels »)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand la carte fait loi. Cadrage et légitimation statistique de la réforme de la géographie prioritaire de la politique de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien O'Miel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aguilera, Thomas; Artioli, Francesca; Barrault-Stella, Lorenzo; Hellier, Emmanuelle; Pasquier, Romain. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hassenteufel, Patrick; Porto de Oliveira, Osmany; Surel, Yves. Sociologia Política da Ação Pública: Teorias, abordagens e conceitos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Les cartes de l'action publique. Pouvoirs, territoires, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.131-150, 2021, 978-2-7574-3515-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115999v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élites locales du Welfare français à l’épreuve de la « performance sociale »</w:t>
               </w:r>
@@ -3636,165 +3636,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing expertise in the design of digital democracy : a comparative and</w:t>
+                <w:t xml:space="preserve">« L'institutionnalisation de la participation en France et au Québec. Défis méthodologiques et apports scientifiques de la « capture » de communautés professionnelles fragmentées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRDI Web Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">colloque international « Si loin, si proche ? Comparaison France-québec en sciences sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323538v1</w:t>
+                <w:t xml:space="preserve">hal-01323542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'institutionnalisation de la participation en France et au Québec. Défis méthodologiques et apports scientifiques de la « capture » de communautés professionnelles fragmentées »</w:t>
+                <w:t xml:space="preserve">« The institutionalisation of the French Market of Public Participation. Standardisation or diversification of the profile of the professionals ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Si loin, si proche ? Comparaison France-québec en sciences sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">colloque international, « Developing expertise in the design of participators tools: The professionalization and diversification of the public participation field », International Political Science Association's 23rd World Congress </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323542v1</w:t>
+                <w:t xml:space="preserve">hal-01323530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les logiques de structuration du marché de la démocratie participative : une analyse par les marchés publics »</w:t>
               </w:r>
@@ -3843,165 +3843,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The institutionalisation of the French Market of Public Participation. Standardisation or diversification of the profile of the professionals ? »</w:t>
+                <w:t xml:space="preserve">« Is there really a global participatory turn ? Lessons from a comparative perspective of he professionnalization of public participation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international, « Developing expertise in the design of participators tools: The professionalization and diversification of the public participation field », International Political Science Association's 23rd World Congress </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323530v1</w:t>
+                <w:t xml:space="preserve">hal-01323540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Is there really a global participatory turn ? Lessons from a comparative perspective of he professionnalization of public participation »</w:t>
+                <w:t xml:space="preserve">Developing expertise in the design of digital democracy : a comparative and</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international, « Developing expertise in the design of participators tools: The professionalization and diversification of the public participation field », International Political Science Association's 23rd World Congress </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">GRDI Web Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323540v1</w:t>
+                <w:t xml:space="preserve">hal-01323538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les sciences de la participation’ : traceur ou moteur de l'impératif participatif ? ».</w:t>
               </w:r>
@@ -4395,372 +4395,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The contribution of the professionals of participation to the participatory turn »</w:t>
+                <w:t xml:space="preserve">« Gouverner par le web ? Transformations des temporalités du politique et équipement numérique dans la compétition électorale et l'action publique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international, Panel : what explains the presence (or the absence) of participatory reforms, European Consortium Political Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve"> Colloque international, Sciences du Web, panel : people and society,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323563v1</w:t>
+                <w:t xml:space="preserve">hal-01323573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gouverner par le web ? Transformations des temporalités du politique et équipement numérique dans la compétition électorale et l'action publique »</w:t>
+                <w:t xml:space="preserve">« The contribution of the professionals of participation to the participatory turn »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque international, Sciences du Web, panel : people and society,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rio de Janeiro, Brésil</w:t>
+              <w:t xml:space="preserve">Colloque international, Panel : what explains the presence (or the absence) of participatory reforms, European Consortium Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323573v1</w:t>
+                <w:t xml:space="preserve">hal-01323563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Enjeux et dilemmes d’une cartographie des professionnels de la participation : l’apport de l’observation des espaces de socialisation et de professionnalisation »</w:t>
+                <w:t xml:space="preserve">« Les directeurs de l’aide et de l’action sociales des départements français et la managérialisation : une convergence discursive à nuancer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Québécoise de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">6ème Université de la Fonction Publique Territoriales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323569v1</w:t>
+                <w:t xml:space="preserve">hal-01323576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les directeurs de l’aide et de l’action sociales des départements français et la managérialisation : une convergence discursive à nuancer »</w:t>
+                <w:t xml:space="preserve">« Un logiciel de suivi et d'accompagnement à l'emploi dans un PLIE d'une agglomération du sud de la France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Université de la Fonction Publique Territoriales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d'études, « Numérisations du social », Université d'Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323576v1</w:t>
+                <w:t xml:space="preserve">hal-01323544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un logiciel de suivi et d'accompagnement à l'emploi dans un PLIE d'une agglomération du sud de la France »</w:t>
+                <w:t xml:space="preserve">« Enjeux et dilemmes d’une cartographie des professionnels de la participation : l’apport de l’observation des espaces de socialisation et de professionnalisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études, « Numérisations du social », Université d'Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque Société Québécoise de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323544v1</w:t>
+                <w:t xml:space="preserve">hal-01323569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les directeurs de l'aide et de l'action sociales des départements français et la managérialisation : une convergence discursive à nuancer »</w:t>
               </w:r>
@@ -5913,426 +5913,435 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles dynamiques partenariales dans les Cités éducatives marseillaises ? (rapport intermédiaire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FINANCEMENTS, PARTICIPATION DES PARENTS ET ACTIONS D’INGÉNIERIE DANS LES CITÉS ÉDUCATIVES MARSEILLAISES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Marsaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Cités éducatives (Marseille). 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MESOPOLHIS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704397v1</w:t>
+                <w:t xml:space="preserve">hal-05567760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques sociales décentralisées et la « performance sociale ». Pratiques de management et outils de gestion dans les services d’aide et d’action sociales des Conseils généraux en France métropolitaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+                <w:t xml:space="preserve">Quelles dynamiques partenariales dans les Cités éducatives marseillaises ? (rapport intermédiaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DREES-Mire, Convention n° : 2011 - 2200480260. 2014</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cités éducatives (Marseille). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323209v1</w:t>
+                <w:t xml:space="preserve">hal-04704397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques sociales décentralisées et la « performance sociale ». Pratiques de management et outils de gestion dans les services d’aide et d’action sociales des Conseils généraux en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANDASS. 2013</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DREES-Mire, Convention n° : 2011 - 2200480260. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323130v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
+                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
@@ -6347,97 +6356,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ANDASS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323212v1</w:t>
+                <w:t xml:space="preserve">hal-01323130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d'aide et d'action sociales des conseils généraux. Enquête nationale par questionnaire auprès des Directeurs d'aide et d'action sociales des départements (au printemps 2011)</w:t>
+                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
@@ -6452,195 +6461,300 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé) 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321451v1</w:t>
+                <w:t xml:space="preserve">hal-01323212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d'aide et d'action sociales des conseils généraux. Enquête nationale par questionnaire auprès des Directeurs d'aide et d'action sociales des départements (au printemps 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé) 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les territoires du risque. La prévention des risques industriels comme processus de coproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6708,51 +6822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EB5FBE2"/>
+    <w:nsid w:val="6CE426DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6939,51 +7053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-nonjon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3590-6550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316668v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.884.0921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523211003122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.12439" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parizet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.120.0061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.821.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315570552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Baudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.191.0008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.337-356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.618" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O'Miel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafaye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-nonjon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3590-6550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316668v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.884.0921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523211003122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.12439" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parizet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.120.0061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.821.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315570552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Baudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.191.0008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.337-356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.618" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O'Miel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafaye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>