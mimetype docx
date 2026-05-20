--- v0 (2026-03-21)
+++ v1 (2026-05-20)
@@ -126,694 +126,815 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of Textual and Phonemic Complexity for French Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segonne</w:t>
+                <w:t xml:space="preserve">Magali Norré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Mannion</w:t>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyu Liu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Readability and Text Simplification (READIxTSAR) @ LREC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma de Mallorca, Spain. pp.61-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+                <w:t xml:space="preserve">hal-05625311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622997v1</w:t>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Ormaechea-Grijalba</w:t>
+                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximin Coavoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanna Gerlach</w:t>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.32-35</w:t>
+              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208597v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPICTO: Developing Speech‑to‑Pictograph Translation Systems to Enhance Communication Accessibility</w:t>
+                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Ormaechea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lucia Ormaechea-Grijalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of The European Association for Machine Translation (EAMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Machine Translation; Tampere University; University of Eastern Finland, Jun 2023, Tampere, Finland. pp.515-516</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283267v1</w:t>
+                <w:t xml:space="preserve">hal-04208597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PROPICTO: Developing Speech‑to‑Pictograph Translation Systems to Enhance Communication Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Ormaechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Annual Conference of The European Association for Machine Translation (EAMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation; Tampere University; University of Eastern Finland, Jun 2023, Tampere, Finland. pp.515-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annotation Linguistique pour l'Évaluation de la Simplification Automatique de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Wilkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alfter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Norré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -881,51 +1002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D5150BD"/>
+    <w:nsid w:val="6218F09F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1112,51 +1233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-norre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4485-7016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bibal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Norr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-norre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4485-7016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625311v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Norr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bibal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>