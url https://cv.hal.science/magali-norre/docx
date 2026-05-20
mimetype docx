--- v1 (2026-05-20)
+++ v2 (2026-05-20)
@@ -281,277 +281,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05625311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+                <w:t xml:space="preserve">hal-04622997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon : Une suite de modèles de langues et de référentiels d'évaluation pour les domaines spécialisés du français</w:t>
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alonzo-Canul</w:t>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2024 - 31e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.9-10</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622997v1</w:t>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
               </w:r>
@@ -1002,51 +1002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6218F09F"/>
+    <w:nsid w:val="44B368AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-norre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4485-7016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625311v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Norr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bibal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-norre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4485-7016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625311v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Norr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo-Canul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bibal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>