--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,11346 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11295 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Ollagnier-Beldame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing the fleshly bond to the web of life with auto-induced cognitive trance : a micro-phenomenological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Sombrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02604027.2026.2622292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver les espaces de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing life and belonging to nature with Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ecopsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.158-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La leçon des vieux arbres est là : s’élever ». Étude micro-phénoménologique du rôle du corps dans la constitution d’un monde propre incluant la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Breton, H. &amp; Halloy, A. Lieux et modes d’existence du savoir expérientiel : savoirs incorporés, savoirs situés, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing, une myriade de richesses au cœur de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la rencontre dans le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04122543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenomenology of taking care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.2045671. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17482631.2022.2045671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03572236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la connaissance doit à l’expérience : Complexité et épistémologie en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (89), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du langage dans les premières rencontres entre soignants et soignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (6), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewing Experientially our Sense of Existence and Cultivating Seeds of Joy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a Transformative Approach to Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transpersonal Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32031/itibte_itj_14-obm1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Body of Knowledge: The Role of Experience and the Living Body in Knowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Humanistic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.002216782097450. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022167820974500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis for the study of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lcsi.2019.100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02270860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you for the first time: Descriptive categories of an intersubjective experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoché, verbal descriptions and corpus size in the conduct and analysis of explicitation interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: First Encounters and the Tensions Between Theoretical and Empirical approaches to Intersubjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: Focus of interest and epistemological issues in the study of first encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience corporelle, cognition et émergence de sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial L’Activation de son Corps Vivant., 71, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjectivity in first encounters between healthcare practitioners and patients: Micro-phenomenology as a way to study lived experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Humanistic Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.404-425. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/hum0000133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity construction in social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Social Media on the Dynamics of Identity: Discourse, Interaction and Digital Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video enrichment for sensory impaired people: Design issues and pilot studies on perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE journals, Advances in modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, 75, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une science de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 64, pp.53-76. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2015.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01514873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Activity: Case Study of a Joint Writing Process Mediated by a Digital Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.819528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces numériques dans les activités conjointes : leviers de la construction du sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of digital traces: a promising basis for the design of adapted information systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computer Science and Information Systems. Special Issue "Users and Information Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting e-learners' activity: A first step to help their appropriation of the training system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Management Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre à la trace l'activité de deux co-acteurs : Le cas d'une rédaction conjointe médiée par un artefact numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (8), pp.40-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EnVOH - Encountering the Voice Of the eartHEtude micro-phénoménologique des usages des plantes médicinales réunionnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Processus Infectieux en Milieu Insulaire Tropical, Feb 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Micro-phénoménologique : enjeux et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CYROI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Public « Cyclotron Réunion Océan Indien », Jan 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory conversation with a forest. Experiencing the forest as umwelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncommon Senses V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, Montreal., May 2025, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi-même comme la Terre: réflexions collectives pour une Université dehors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Biancofiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Degregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAI et écologie : La dimension transformative des vécus de transe avec les autres qu’humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire TranceScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience Institute, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise relationnelle : les plantes médicinales à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Labylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Claude Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gordien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Nourry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Université du Matrimoine Ultramarin aux territoires ultramarins - Académie du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve au sein du projet EnVOH - Encountering the Voice Of the eartH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal “Subjectivité et Langage”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR UMR5191, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biodiversité réunionnaise: Lorsque Traditions, Sciences et Santé se retrouvent pou kozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Trétzerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Denis Réunion Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bouche d'Ombre : Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en TCAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats de conscience non-ordinaire : regards croisés et décryptage neuro-phénoménologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04577844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux perceptions extraordinaires : Réflexivité dans le projet La Bouche d'Ombre - TCAI et interactions entre humains et autres qu'humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur les perceptions extraordinaires. Les démarches collaboratives en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lumière Lyon II, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04743273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie sensible : rencontrer un vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter l’exposition « Cancers », entre expérience de visite et expérience de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiburce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exconat Project : artistic experimentations for the exploration of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multispecies Ethnography and Artistic Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Liège (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la trame du vivant: expérience vécue et approche micro-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Dans la trame du vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Royère-de-Vassivière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations perçues en TCAI: données effectives ou projections ? Apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExCoNat Project - Investigating the Experience of Connection to Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology Laboratory Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en état de Transe Cognitive Auto-Induite (TCAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if nature emerged in you? Awakening your body through space and nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explicitation du vécu corporel. Synthèse des séances de travail du groupe de recherche ExCo (Expliciter par Corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fratagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03818743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de votre forêt intérieure ! Focusing et relation à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Liguori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade poético-animiste et rencontre sensible avec la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue en Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the subjective experience of first caregiver – patient encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET 2022 : 20th International and Interdisciplinary Conference on Communication, Medicine and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03729411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je sens que lui il sait pourquoi il est là » Les expériences d’écoute chez des soignants lors de premiers rendez-vous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expérience Vécue de la Première Rencontre entre Soignant et Soigné : Retours du Projet Thésée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du projet CIPSY : Compétence d'Interaction des infirmiers en PSYchiatrie. Regards croisés sur le langage dans le pratique du soin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentir le monde : Subjectivité en actes et Expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2019. Émotion, empathie, affectivité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a transformative approach to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpersonal Research Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explicitation interview as a tool promoting reflective practice in health education and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medical and Health Sciences Education 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding intersubjectivity from inside through a method devised to explore lived experience : the Explicitation Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Coalition of North American Phenomenologists Tenth Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tampere, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive view on processes of psychotherapeutic interventions. Symposium In «Linking systemic research and practice».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SystemicResearch Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you, meeting me: phenomenological construction of intersubjectivity in the case of first-time encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu vends que l` truc orange » Concurrence de présences à l'écran vs. hors écran dans une situation professionnelle de co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Multimodales Par ÉCran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.6 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing lived experiences of therapists to improve the quality of therapeutic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lachance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for contemplative studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects : Towards a holistic science of intersubjectivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première rencontre entre soignant et soigné. Etude psychophénoménologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Dynamique des situations asymétriques », Laboratoire ACTé, Univ. Blaise Pascal, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intersubjectivity From Inside Through Introspective Interviews: The Case of First Encounters Between Therapists and Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Northamptonshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel : Approaches to Identity construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin, penseur de la relation. Table ronde ‘Complexité des sciences dures aux sciences sociales’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l’Institut Rhône-alpin des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, ENS de Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pauses dans les vidéos audio-décrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.182-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.31, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’interactions, traces d’utilisation et utilisation des traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Traces numériques et recrutement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Infocom, Oct 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas W. D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de co-conception instrumentée et traces d’interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Revue d’Anthropologie des Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des IHM : Et si l’ergonome partait des traces d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence jeunes chercheurs en interaction homme-machine (RJC-IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFME e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Intellectual Capital (ICICKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’utilisation, utilisation de traces : Application à l’adaptation des IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité et complexité des interactions homme-machine : Pour une revalorisation des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intellectual Capital (ICICKM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting human activity in an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Niagara Falls, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interactions discursives en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque EPAL, Echanger pour apprendre en ligne : outils, tâches, interactions,multimodalité, corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatiser la prise de conscience métacognitive en contextes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Eyssautier-Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Jeunes Chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, France. p 64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 3.1, 3.3 &amp; 3.5 Joint Conference “Imaging the future for ICT and education”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interaction en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre des résumés du colloque TICE 2006, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement d’un environnement d’assistance à la conception de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l’enseignement et l’apprentissage : Une nouvelle compétence pour le praticien ? 8ème Biennale de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the user’s experience to enact development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on enactive interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des EIAH : une nécessaire diversité des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la réutilisation des expériences d'apprentissage en FOAD ? Le projet EPICEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage en enseignement à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Atelier Raisonnement à partir de cas, RAPC2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence IC 2002: 13è journées francophones Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rouen, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des apports d’un système de réalité augmentée au processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du colloque international TICE 2002 : Technologies de l’Information et de la Communication dans les Enseignements d’ingénieurs et dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Lyon, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de regard et Interaction « à l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence JIM 2001 : troisièmes journées de l’informatique messine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée ProjectTHeories and Explorations of Subjectivity and Explicited Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lived experience of being with others for the first time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée Project : THeories and Explorations of Subjectivity and Explicited Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Explicitation Interview: A method devised to explore experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed cognition in a collaborative and mediated learning situation, to appear in proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congress of Applied Psychology, ICAP2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Athens, Greece. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CLEVER@ Collaborative LEarning based on Visualizing Experiences and Reasoning About Them.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été du CNRS – RTP 39 2004: Deuxième École thématique du CNRS sur les EIAH - Processus cognitifs et technologies pour l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Autrans, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Clever@ : Réutilisation de traces et processus métacognitifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARCO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Compiègne, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press, 2022, Conceptual Foundations of Language Science, Mark Dingemanse; Nick Enfield, 978-3-98554-041-9. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d'interactions et processus cognitifs en activité conjointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires europeennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2010, 978-613-1-50141-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que vivent ceux qui soignent : Expérience vécue et intelligence sensible lors de premières rencontres avec des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Pourchez; Mathieu Lustman; Jean-François Humblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les relations soignants-soignés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.43-64, 2025, 9782813004017. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refreshing and expanding the meaning of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donata Schoeller; Sigridur Thorgeirsdottir; Greg Walkerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practicing Embodied Thinking in Research and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.100-116, 2024, 9781003397939. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003397939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04671340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What knowledge owes to experience: complexity and first-person epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to epistemological views on complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.3-7, 2022, Conceptual Foundations of Language Science, 978-3-96110-345-4. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the complex adaptive system from multiple vantage points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans un monde de plus en plus réflexif : Processus cognitifs et traces numériques - mémoire, interprétation et rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec &amp; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques. De la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.129-146, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les traces d'interaction pour renforcer la réflexivité de l'utilisateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Bautier, José Do-Nascimento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TIC comme miroir de la société : Une lecture pluridisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-120, 2012, Nomino Ergo Sum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec les plantes et forêts marones à La Réunion : savoirs, soins et subjectivités. Séminaire Interactions, Cognitions ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve en terrain réunionnais. Séminaire Axe Subjectivité & Langage, ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology and Focusing: From a memory of an experience to its present and shifting sensation. Micro-phenomenology Lab Webinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðbjörg R. Jóhannesdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'écologie sensible : Rencontrer un vivant. Rencontres Enfance & Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Sens, science et expériences de nature&amp;quot;. Rencontres Enfance &amp; Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâris Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika van Ingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transe et langage, langages de la transe. Étude micro-phénoménologique des expériences de contact avec les autres qu’humains en état de transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je deviens le plant de tabac (...) mon tronc c’est la tige ». Étude micro-phénoménologique d'interactions avec des végétaux en transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Praxitexte, laboratoire CREM, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche de lecture - Gendlin, E. (2006). Focusing, au centre de soi. Collection Alter Ego, Les éditions de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner unfolding from deadly quiet to settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol.16, p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02626921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand merci, Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné : analyse expérientielle et catégories descriptives. Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné - Introduction Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Thésée et compte-rendu du workshop « L’expérience vécue de la première rencontre entre soignant et soigné », à Lyon les 29, 30 et 31 mars 2017. Revue de l’Association du Groupe de Recherche en Explicitation - Expliciter 115, 40-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur &amp;quot; Explicitation et phénoménologie &amp;quot; de Pierre Vermesch (Paris, PUF, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.293-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l’écologie sensible : projection du film « Dans la trame du vivant ». Archipel 2024, Apr 2024, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Traces and cognitive process in a joint activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand je soutiens un être, je peux goûter la douce joie de la vie prenant soin d’elle-même. Synthèse Cycles 1 et 2, Praticien de la Relation d’Aide en ACP-Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Focusing Européen et Francophone. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can 4E cognition tell us about Computer Supported Collaborative Learning successes and failures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Conference CSCL 2019. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11480,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sombrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02604027.2026.2622292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2022.2045671" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003673v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022167820974500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32031/itibte_itj_14-obm1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hum0000133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2019.100345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labylle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Claude Gonthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nourry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Tr&#233;tzerbaj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Varrasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03729411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Bui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Liguori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Planche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hendrick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lachance" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coup&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515520v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthias H&#233;raud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heili" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. France" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515968v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518480v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614846v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gagni&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6546419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003397939-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722917v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954909v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heimann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;bj&#246;rg R. J&#243;hannesd&#243;ttir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394038v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626921v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548585v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pl&#233;nard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464161v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129412v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sombrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02604027.2026.2622292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2022.2045671" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32031/itibte_itj_14-obm1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003673v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022167820974500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2019.100345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hum0000133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labylle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Claude Gonthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nourry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Tr&#233;tzerbaj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Varrasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Bui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Liguori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Planche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03729411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hendrick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coup&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lachance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515527v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. France" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthias H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gagni&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6546419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003397939-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954909v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heimann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;bj&#246;rg R. J&#243;hannesd&#243;ttir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;ris Faini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancan Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika van Ingen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pl&#233;nard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>