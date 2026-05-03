--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Ollagnier-Beldame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing the fleshly bond to the web of life with auto-induced cognitive trance : a micro-phenomenological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Sombrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02604027.2026.2622292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver les espaces de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing life and belonging to nature with Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ecopsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.158-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La leçon des vieux arbres est là : s’élever ». Étude micro-phénoménologique du rôle du corps dans la constitution d’un monde propre incluant la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Breton, H. &amp; Halloy, A. Lieux et modes d’existence du savoir expérientiel : savoirs incorporés, savoirs situés, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing, une myriade de richesses au cœur de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la rencontre dans le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04122543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenomenology of taking care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.2045671. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17482631.2022.2045671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03572236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la connaissance doit à l’expérience : Complexité et épistémologie en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (89), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du langage dans les premières rencontres entre soignants et soignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (6), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewing Experientially our Sense of Existence and Cultivating Seeds of Joy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a Transformative Approach to Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transpersonal Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32031/itibte_itj_14-obm1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Body of Knowledge: The Role of Experience and the Living Body in Knowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Humanistic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.002216782097450. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022167820974500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis for the study of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lcsi.2019.100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02270860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you for the first time: Descriptive categories of an intersubjective experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoché, verbal descriptions and corpus size in the conduct and analysis of explicitation interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: First Encounters and the Tensions Between Theoretical and Empirical approaches to Intersubjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: Focus of interest and epistemological issues in the study of first encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience corporelle, cognition et émergence de sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial L’Activation de son Corps Vivant., 71, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjectivity in first encounters between healthcare practitioners and patients: Micro-phenomenology as a way to study lived experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Humanistic Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.404-425. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/hum0000133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity construction in social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Social Media on the Dynamics of Identity: Discourse, Interaction and Digital Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video enrichment for sensory impaired people: Design issues and pilot studies on perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE journals, Advances in modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, 75, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une science de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 64, pp.53-76. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2015.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01514873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Activity: Case Study of a Joint Writing Process Mediated by a Digital Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.819528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces numériques dans les activités conjointes : leviers de la construction du sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of digital traces: a promising basis for the design of adapted information systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computer Science and Information Systems. Special Issue "Users and Information Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting e-learners' activity: A first step to help their appropriation of the training system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Management Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre à la trace l'activité de deux co-acteurs : Le cas d'une rédaction conjointe médiée par un artefact numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (8), pp.40-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EnVOH - Encountering the Voice Of the eartHEtude micro-phénoménologique des usages des plantes médicinales réunionnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Processus Infectieux en Milieu Insulaire Tropical, Feb 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Micro-phénoménologique : enjeux et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CYROI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Public « Cyclotron Réunion Océan Indien », Jan 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory conversation with a forest. Experiencing the forest as umwelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncommon Senses V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, Montreal., May 2025, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi-même comme la Terre: réflexions collectives pour une Université dehors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Biancofiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Degregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAI et écologie : La dimension transformative des vécus de transe avec les autres qu’humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire TranceScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience Institute, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise relationnelle : les plantes médicinales à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Labylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Claude Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gordien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Nourry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Université du Matrimoine Ultramarin aux territoires ultramarins - Académie du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve au sein du projet EnVOH - Encountering the Voice Of the eartH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal “Subjectivité et Langage”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR UMR5191, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biodiversité réunionnaise: Lorsque Traditions, Sciences et Santé se retrouvent pou kozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Trétzerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Denis Réunion Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bouche d'Ombre : Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en TCAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats de conscience non-ordinaire : regards croisés et décryptage neuro-phénoménologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04577844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux perceptions extraordinaires : Réflexivité dans le projet La Bouche d'Ombre - TCAI et interactions entre humains et autres qu'humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur les perceptions extraordinaires. Les démarches collaboratives en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lumière Lyon II, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04743273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie sensible : rencontrer un vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter l’exposition « Cancers », entre expérience de visite et expérience de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiburce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exconat Project : artistic experimentations for the exploration of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multispecies Ethnography and Artistic Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Liège (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la trame du vivant: expérience vécue et approche micro-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Dans la trame du vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Royère-de-Vassivière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations perçues en TCAI: données effectives ou projections ? Apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExCoNat Project - Investigating the Experience of Connection to Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology Laboratory Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en état de Transe Cognitive Auto-Induite (TCAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if nature emerged in you? Awakening your body through space and nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explicitation du vécu corporel. Synthèse des séances de travail du groupe de recherche ExCo (Expliciter par Corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fratagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03818743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de votre forêt intérieure ! Focusing et relation à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Liguori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade poético-animiste et rencontre sensible avec la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue en Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the subjective experience of first caregiver – patient encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET 2022 : 20th International and Interdisciplinary Conference on Communication, Medicine and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03729411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je sens que lui il sait pourquoi il est là » Les expériences d’écoute chez des soignants lors de premiers rendez-vous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expérience Vécue de la Première Rencontre entre Soignant et Soigné : Retours du Projet Thésée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du projet CIPSY : Compétence d'Interaction des infirmiers en PSYchiatrie. Regards croisés sur le langage dans le pratique du soin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentir le monde : Subjectivité en actes et Expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2019. Émotion, empathie, affectivité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a transformative approach to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpersonal Research Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explicitation interview as a tool promoting reflective practice in health education and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medical and Health Sciences Education 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding intersubjectivity from inside through a method devised to explore lived experience : the Explicitation Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Coalition of North American Phenomenologists Tenth Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tampere, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive view on processes of psychotherapeutic interventions. Symposium In «Linking systemic research and practice».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SystemicResearch Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you, meeting me: phenomenological construction of intersubjectivity in the case of first-time encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu vends que l` truc orange » Concurrence de présences à l'écran vs. hors écran dans une situation professionnelle de co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Multimodales Par ÉCran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.6 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing lived experiences of therapists to improve the quality of therapeutic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lachance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for contemplative studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects : Towards a holistic science of intersubjectivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première rencontre entre soignant et soigné. Etude psychophénoménologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Dynamique des situations asymétriques », Laboratoire ACTé, Univ. Blaise Pascal, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intersubjectivity From Inside Through Introspective Interviews: The Case of First Encounters Between Therapists and Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Northamptonshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel : Approaches to Identity construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin, penseur de la relation. Table ronde ‘Complexité des sciences dures aux sciences sociales’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l’Institut Rhône-alpin des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, ENS de Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pauses dans les vidéos audio-décrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.182-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.31, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’interactions, traces d’utilisation et utilisation des traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Traces numériques et recrutement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Infocom, Oct 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas W. D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de co-conception instrumentée et traces d’interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Revue d’Anthropologie des Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des IHM : Et si l’ergonome partait des traces d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence jeunes chercheurs en interaction homme-machine (RJC-IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFME e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Intellectual Capital (ICICKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’utilisation, utilisation de traces : Application à l’adaptation des IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité et complexité des interactions homme-machine : Pour une revalorisation des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intellectual Capital (ICICKM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting human activity in an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Niagara Falls, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interactions discursives en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque EPAL, Echanger pour apprendre en ligne : outils, tâches, interactions,multimodalité, corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatiser la prise de conscience métacognitive en contextes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Eyssautier-Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Jeunes Chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, France. p 64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 3.1, 3.3 &amp; 3.5 Joint Conference “Imaging the future for ICT and education”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interaction en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre des résumés du colloque TICE 2006, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement d’un environnement d’assistance à la conception de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l’enseignement et l’apprentissage : Une nouvelle compétence pour le praticien ? 8ème Biennale de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the user’s experience to enact development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on enactive interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des EIAH : une nécessaire diversité des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la réutilisation des expériences d'apprentissage en FOAD ? Le projet EPICEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage en enseignement à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Atelier Raisonnement à partir de cas, RAPC2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence IC 2002: 13è journées francophones Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rouen, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des apports d’un système de réalité augmentée au processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du colloque international TICE 2002 : Technologies de l’Information et de la Communication dans les Enseignements d’ingénieurs et dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Lyon, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de regard et Interaction « à l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence JIM 2001 : troisièmes journées de l’informatique messine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée ProjectTHeories and Explorations of Subjectivity and Explicited Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lived experience of being with others for the first time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée Project : THeories and Explorations of Subjectivity and Explicited Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Explicitation Interview: A method devised to explore experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed cognition in a collaborative and mediated learning situation, to appear in proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congress of Applied Psychology, ICAP2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Athens, Greece. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CLEVER@ Collaborative LEarning based on Visualizing Experiences and Reasoning About Them.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été du CNRS – RTP 39 2004: Deuxième École thématique du CNRS sur les EIAH - Processus cognitifs et technologies pour l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Autrans, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Clever@ : Réutilisation de traces et processus métacognitifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARCO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Compiègne, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press, 2022, Conceptual Foundations of Language Science, Mark Dingemanse; Nick Enfield, 978-3-98554-041-9. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d'interactions et processus cognitifs en activité conjointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires europeennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2010, 978-613-1-50141-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que vivent ceux qui soignent : Expérience vécue et intelligence sensible lors de premières rencontres avec des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Pourchez; Mathieu Lustman; Jean-François Humblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les relations soignants-soignés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.43-64, 2025, 9782813004017. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refreshing and expanding the meaning of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donata Schoeller; Sigridur Thorgeirsdottir; Greg Walkerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practicing Embodied Thinking in Research and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.100-116, 2024, 9781003397939. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003397939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04671340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What knowledge owes to experience: complexity and first-person epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to epistemological views on complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.3-7, 2022, Conceptual Foundations of Language Science, 978-3-96110-345-4. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the complex adaptive system from multiple vantage points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans un monde de plus en plus réflexif : Processus cognitifs et traces numériques - mémoire, interprétation et rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec &amp; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques. De la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.129-146, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les traces d'interaction pour renforcer la réflexivité de l'utilisateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Bautier, José Do-Nascimento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TIC comme miroir de la société : Une lecture pluridisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-120, 2012, Nomino Ergo Sum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec les plantes et forêts marones à La Réunion : savoirs, soins et subjectivités. Séminaire Interactions, Cognitions ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve en terrain réunionnais. Séminaire Axe Subjectivité & Langage, ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology and Focusing: From a memory of an experience to its present and shifting sensation. Micro-phenomenology Lab Webinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðbjörg R. Jóhannesdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'écologie sensible : Rencontrer un vivant. Rencontres Enfance & Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Sens, science et expériences de nature&amp;quot;. Rencontres Enfance &amp; Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâris Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika van Ingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transe et langage, langages de la transe. Étude micro-phénoménologique des expériences de contact avec les autres qu’humains en état de transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je deviens le plant de tabac (...) mon tronc c’est la tige ». Étude micro-phénoménologique d'interactions avec des végétaux en transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Praxitexte, laboratoire CREM, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche de lecture - Gendlin, E. (2006). Focusing, au centre de soi. Collection Alter Ego, Les éditions de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner unfolding from deadly quiet to settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol.16, p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02626921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand merci, Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné : analyse expérientielle et catégories descriptives. Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné - Introduction Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Thésée et compte-rendu du workshop « L’expérience vécue de la première rencontre entre soignant et soigné », à Lyon les 29, 30 et 31 mars 2017. Revue de l’Association du Groupe de Recherche en Explicitation - Expliciter 115, 40-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur &amp;quot; Explicitation et phénoménologie &amp;quot; de Pierre Vermesch (Paris, PUF, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.293-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l’écologie sensible : projection du film « Dans la trame du vivant ». Archipel 2024, Apr 2024, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Traces and cognitive process in a joint activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand je soutiens un être, je peux goûter la douce joie de la vie prenant soin d’elle-même. Synthèse Cycles 1 et 2, Praticien de la Relation d’Aide en ACP-Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Focusing Européen et Francophone. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can 4E cognition tell us about Computer Supported Collaborative Learning successes and failures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Conference CSCL 2019. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Ollagnier-Beldame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing the fleshly bond to the web of life with auto-induced cognitive trance : a micro-phenomenological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Sombrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02604027.2026.2622292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver les espaces de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing life and belonging to nature with Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ecopsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.158-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La leçon des vieux arbres est là : s’élever ». Étude micro-phénoménologique du rôle du corps dans la constitution d’un monde propre incluant la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Breton, H. &amp; Halloy, A. Lieux et modes d’existence du savoir expérientiel : savoirs incorporés, savoirs situés, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing, une myriade de richesses au cœur de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la rencontre dans le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04122543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenomenology of taking care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.2045671. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17482631.2022.2045671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03572236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la connaissance doit à l’expérience : Complexité et épistémologie en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (89), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du langage dans les premières rencontres entre soignants et soignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (6), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewing Experientially our Sense of Existence and Cultivating Seeds of Joy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a Transformative Approach to Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transpersonal Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32031/itibte_itj_14-obm1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Body of Knowledge: The Role of Experience and the Living Body in Knowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Humanistic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.002216782097450. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022167820974500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis for the study of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lcsi.2019.100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02270860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you for the first time: Descriptive categories of an intersubjective experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoché, verbal descriptions and corpus size in the conduct and analysis of explicitation interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: First Encounters and the Tensions Between Theoretical and Empirical approaches to Intersubjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: Focus of interest and epistemological issues in the study of first encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience corporelle, cognition et émergence de sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial L’Activation de son Corps Vivant., 71, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjectivity in first encounters between healthcare practitioners and patients: Micro-phenomenology as a way to study lived experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Humanistic Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.404-425. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/hum0000133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity construction in social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Social Media on the Dynamics of Identity: Discourse, Interaction and Digital Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video enrichment for sensory impaired people: Design issues and pilot studies on perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE journals, Advances in modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, 75, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une science de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 64, pp.53-76. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2015.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01514873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Activity: Case Study of a Joint Writing Process Mediated by a Digital Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.819528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces numériques dans les activités conjointes : leviers de la construction du sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of digital traces: a promising basis for the design of adapted information systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computer Science and Information Systems. Special Issue "Users and Information Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting e-learners' activity: A first step to help their appropriation of the training system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Management Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre à la trace l'activité de deux co-acteurs : Le cas d'une rédaction conjointe médiée par un artefact numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (8), pp.40-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi-même comme la Terre: réflexions collectives pour une Université dehors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Biancofiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Degregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory conversation with a forest. Experiencing the forest as umwelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncommon Senses V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, Montreal., May 2025, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EnVOH - Encountering the Voice Of the eartHEtude micro-phénoménologique des usages des plantes médicinales réunionnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Processus Infectieux en Milieu Insulaire Tropical, Feb 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Micro-phénoménologique : enjeux et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CYROI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Public « Cyclotron Réunion Océan Indien », Jan 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAI et écologie : La dimension transformative des vécus de transe avec les autres qu’humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire TranceScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience Institute, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise relationnelle : les plantes médicinales à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Labylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Claude Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gordien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Nourry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Université du Matrimoine Ultramarin aux territoires ultramarins - Académie du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve au sein du projet EnVOH - Encountering the Voice Of the eartH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal “Subjectivité et Langage”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR UMR5191, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bouche d'Ombre : Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en TCAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats de conscience non-ordinaire : regards croisés et décryptage neuro-phénoménologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04577844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biodiversité réunionnaise: Lorsque Traditions, Sciences et Santé se retrouvent pou kozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Trétzerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Denis Réunion Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux perceptions extraordinaires : Réflexivité dans le projet La Bouche d'Ombre - TCAI et interactions entre humains et autres qu'humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur les perceptions extraordinaires. Les démarches collaboratives en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lumière Lyon II, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04743273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter l’exposition « Cancers », entre expérience de visite et expérience de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiburce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie sensible : rencontrer un vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations perçues en TCAI: données effectives ou projections ? Apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exconat Project : artistic experimentations for the exploration of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multispecies Ethnography and Artistic Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Liège (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la trame du vivant: expérience vécue et approche micro-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Dans la trame du vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Royère-de-Vassivière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExCoNat Project - Investigating the Experience of Connection to Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology Laboratory Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en état de Transe Cognitive Auto-Induite (TCAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if nature emerged in you? Awakening your body through space and nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explicitation du vécu corporel. Synthèse des séances de travail du groupe de recherche ExCo (Expliciter par Corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fratagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03818743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de votre forêt intérieure ! Focusing et relation à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Liguori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade poético-animiste et rencontre sensible avec la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue en Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the subjective experience of first caregiver – patient encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET 2022 : 20th International and Interdisciplinary Conference on Communication, Medicine and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03729411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je sens que lui il sait pourquoi il est là » Les expériences d’écoute chez des soignants lors de premiers rendez-vous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expérience Vécue de la Première Rencontre entre Soignant et Soigné : Retours du Projet Thésée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du projet CIPSY : Compétence d'Interaction des infirmiers en PSYchiatrie. Regards croisés sur le langage dans le pratique du soin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentir le monde : Subjectivité en actes et Expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2019. Émotion, empathie, affectivité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a transformative approach to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpersonal Research Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explicitation interview as a tool promoting reflective practice in health education and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medical and Health Sciences Education 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding intersubjectivity from inside through a method devised to explore lived experience : the Explicitation Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Coalition of North American Phenomenologists Tenth Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tampere, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive view on processes of psychotherapeutic interventions. Symposium In «Linking systemic research and practice».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SystemicResearch Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu vends que l` truc orange » Concurrence de présences à l'écran vs. hors écran dans une situation professionnelle de co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Multimodales Par ÉCran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.6 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you, meeting me: phenomenological construction of intersubjectivity in the case of first-time encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing lived experiences of therapists to improve the quality of therapeutic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lachance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for contemplative studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects : Towards a holistic science of intersubjectivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première rencontre entre soignant et soigné. Etude psychophénoménologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Dynamique des situations asymétriques », Laboratoire ACTé, Univ. Blaise Pascal, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intersubjectivity From Inside Through Introspective Interviews: The Case of First Encounters Between Therapists and Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Northamptonshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel : Approaches to Identity construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin, penseur de la relation. Table ronde ‘Complexité des sciences dures aux sciences sociales’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l’Institut Rhône-alpin des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, ENS de Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pauses dans les vidéos audio-décrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.182-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.31, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’interactions, traces d’utilisation et utilisation des traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Traces numériques et recrutement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Infocom, Oct 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas W. D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de co-conception instrumentée et traces d’interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Revue d’Anthropologie des Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des IHM : Et si l’ergonome partait des traces d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence jeunes chercheurs en interaction homme-machine (RJC-IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFME e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Intellectual Capital (ICICKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’utilisation, utilisation de traces : Application à l’adaptation des IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité et complexité des interactions homme-machine : Pour une revalorisation des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intellectual Capital (ICICKM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting human activity in an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Niagara Falls, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interactions discursives en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque EPAL, Echanger pour apprendre en ligne : outils, tâches, interactions,multimodalité, corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interaction en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre des résumés du colloque TICE 2006, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatiser la prise de conscience métacognitive en contextes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Eyssautier-Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Jeunes Chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, France. p 64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 3.1, 3.3 &amp; 3.5 Joint Conference “Imaging the future for ICT and education”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement d’un environnement d’assistance à la conception de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l’enseignement et l’apprentissage : Une nouvelle compétence pour le praticien ? 8ème Biennale de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the user’s experience to enact development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on enactive interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des EIAH : une nécessaire diversité des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la réutilisation des expériences d'apprentissage en FOAD ? Le projet EPICEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage en enseignement à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Atelier Raisonnement à partir de cas, RAPC2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence IC 2002: 13è journées francophones Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rouen, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des apports d’un système de réalité augmentée au processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du colloque international TICE 2002 : Technologies de l’Information et de la Communication dans les Enseignements d’ingénieurs et dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Lyon, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de regard et Interaction « à l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence JIM 2001 : troisièmes journées de l’informatique messine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée ProjectTHeories and Explorations of Subjectivity and Explicited Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lived experience of being with others for the first time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée Project : THeories and Explorations of Subjectivity and Explicited Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Explicitation Interview: A method devised to explore experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed cognition in a collaborative and mediated learning situation, to appear in proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congress of Applied Psychology, ICAP2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Athens, Greece. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CLEVER@ Collaborative LEarning based on Visualizing Experiences and Reasoning About Them.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été du CNRS – RTP 39 2004: Deuxième École thématique du CNRS sur les EIAH - Processus cognitifs et technologies pour l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Autrans, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Clever@ : Réutilisation de traces et processus métacognitifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARCO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Compiègne, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press, 2022, Conceptual Foundations of Language Science, Mark Dingemanse; Nick Enfield, 978-3-98554-041-9. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d'interactions et processus cognitifs en activité conjointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires europeennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2010, 978-613-1-50141-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que vivent ceux qui soignent : Expérience vécue et intelligence sensible lors de premières rencontres avec des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Pourchez; Mathieu Lustman; Jean-François Humblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les relations soignants-soignés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.43-64, 2025, 9782813004017. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refreshing and expanding the meaning of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donata Schoeller; Sigridur Thorgeirsdottir; Greg Walkerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practicing Embodied Thinking in Research and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.100-116, 2024, 9781003397939. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003397939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04671340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What knowledge owes to experience: complexity and first-person epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to epistemological views on complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.3-7, 2022, Conceptual Foundations of Language Science, 978-3-96110-345-4. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the complex adaptive system from multiple vantage points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans un monde de plus en plus réflexif : Processus cognitifs et traces numériques - mémoire, interprétation et rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec &amp; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques. De la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.129-146, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les traces d'interaction pour renforcer la réflexivité de l'utilisateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Bautier, José Do-Nascimento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TIC comme miroir de la société : Une lecture pluridisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-120, 2012, Nomino Ergo Sum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology and Focusing: From a memory of an experience to its present and shifting sensation. Micro-phenomenology Lab Webinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðbjörg R. Jóhannesdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec les plantes et forêts marones à La Réunion : savoirs, soins et subjectivités. Séminaire Interactions, Cognitions ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve en terrain réunionnais. Séminaire Axe Subjectivité & Langage, ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'écologie sensible : Rencontrer un vivant. Rencontres Enfance & Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Sens, science et expériences de nature&amp;quot;. Rencontres Enfance &amp; Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâris Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika van Ingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transe et langage, langages de la transe. Étude micro-phénoménologique des expériences de contact avec les autres qu’humains en état de transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je deviens le plant de tabac (...) mon tronc c’est la tige ». Étude micro-phénoménologique d'interactions avec des végétaux en transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Praxitexte, laboratoire CREM, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche de lecture - Gendlin, E. (2006). Focusing, au centre de soi. Collection Alter Ego, Les éditions de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner unfolding from deadly quiet to settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol.16, p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02626921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand merci, Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné : analyse expérientielle et catégories descriptives. Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Thésée et compte-rendu du workshop « L’expérience vécue de la première rencontre entre soignant et soigné », à Lyon les 29, 30 et 31 mars 2017. Revue de l’Association du Groupe de Recherche en Explicitation - Expliciter 115, 40-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné - Introduction Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur &amp;quot; Explicitation et phénoménologie &amp;quot; de Pierre Vermesch (Paris, PUF, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.293-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l’écologie sensible : projection du film « Dans la trame du vivant ». Archipel 2024, Apr 2024, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Traces and cognitive process in a joint activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand je soutiens un être, je peux goûter la douce joie de la vie prenant soin d’elle-même. Synthèse Cycles 1 et 2, Praticien de la Relation d’Aide en ACP-Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Focusing Européen et Francophone. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can 4E cognition tell us about Computer Supported Collaborative Learning successes and failures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Conference CSCL 2019. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sombrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02604027.2026.2622292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2022.2045671" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32031/itibte_itj_14-obm1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003673v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022167820974500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2019.100345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hum0000133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labylle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Claude Gonthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nourry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Tr&#233;tzerbaj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Varrasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Bui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Liguori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Planche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03729411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hendrick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coup&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lachance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515527v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. France" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthias H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gagni&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6546419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003397939-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954909v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heimann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;bj&#246;rg R. J&#243;hannesd&#243;ttir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;ris Faini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancan Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika van Ingen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pl&#233;nard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sombrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02604027.2026.2622292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2022.2045671" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32031/itibte_itj_14-obm1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003673v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022167820974500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2019.100345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hum0000133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labylle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Claude Gonthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nourry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Tr&#233;tzerbaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Varrasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Bui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Liguori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Planche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03729411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hendrick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coup&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lachance" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515527v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. France" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthias H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gagni&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6546419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003397939-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954909v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heimann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;bj&#246;rg R. J&#243;hannesd&#243;ttir" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;ris Faini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancan Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika van Ingen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pl&#233;nard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>