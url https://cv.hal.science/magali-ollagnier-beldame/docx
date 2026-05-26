--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Ollagnier-Beldame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing the fleshly bond to the web of life with auto-induced cognitive trance : a micro-phenomenological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Sombrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02604027.2026.2622292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver les espaces de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing life and belonging to nature with Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ecopsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.158-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La leçon des vieux arbres est là : s’élever ». Étude micro-phénoménologique du rôle du corps dans la constitution d’un monde propre incluant la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Breton, H. &amp; Halloy, A. Lieux et modes d’existence du savoir expérientiel : savoirs incorporés, savoirs situés, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing, une myriade de richesses au cœur de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la rencontre dans le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04122543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenomenology of taking care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.2045671. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17482631.2022.2045671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03572236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la connaissance doit à l’expérience : Complexité et épistémologie en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (89), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du langage dans les premières rencontres entre soignants et soignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (6), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewing Experientially our Sense of Existence and Cultivating Seeds of Joy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a Transformative Approach to Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transpersonal Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32031/itibte_itj_14-obm1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Body of Knowledge: The Role of Experience and the Living Body in Knowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Humanistic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.002216782097450. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022167820974500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis for the study of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lcsi.2019.100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02270860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you for the first time: Descriptive categories of an intersubjective experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoché, verbal descriptions and corpus size in the conduct and analysis of explicitation interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: First Encounters and the Tensions Between Theoretical and Empirical approaches to Intersubjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: Focus of interest and epistemological issues in the study of first encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience corporelle, cognition et émergence de sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial L’Activation de son Corps Vivant., 71, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjectivity in first encounters between healthcare practitioners and patients: Micro-phenomenology as a way to study lived experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Humanistic Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.404-425. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/hum0000133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity construction in social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Social Media on the Dynamics of Identity: Discourse, Interaction and Digital Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video enrichment for sensory impaired people: Design issues and pilot studies on perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE journals, Advances in modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, 75, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une science de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 64, pp.53-76. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2015.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01514873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Activity: Case Study of a Joint Writing Process Mediated by a Digital Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.819528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces numériques dans les activités conjointes : leviers de la construction du sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of digital traces: a promising basis for the design of adapted information systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computer Science and Information Systems. Special Issue "Users and Information Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting e-learners' activity: A first step to help their appropriation of the training system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Management Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre à la trace l'activité de deux co-acteurs : Le cas d'une rédaction conjointe médiée par un artefact numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (8), pp.40-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi-même comme la Terre: réflexions collectives pour une Université dehors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Biancofiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Degregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory conversation with a forest. Experiencing the forest as umwelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncommon Senses V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, Montreal., May 2025, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EnVOH - Encountering the Voice Of the eartHEtude micro-phénoménologique des usages des plantes médicinales réunionnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Processus Infectieux en Milieu Insulaire Tropical, Feb 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Micro-phénoménologique : enjeux et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CYROI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Public « Cyclotron Réunion Océan Indien », Jan 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAI et écologie : La dimension transformative des vécus de transe avec les autres qu’humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire TranceScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience Institute, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise relationnelle : les plantes médicinales à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Labylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Claude Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gordien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Nourry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Université du Matrimoine Ultramarin aux territoires ultramarins - Académie du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve au sein du projet EnVOH - Encountering the Voice Of the eartH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal “Subjectivité et Langage”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR UMR5191, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bouche d'Ombre : Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en TCAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats de conscience non-ordinaire : regards croisés et décryptage neuro-phénoménologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04577844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biodiversité réunionnaise: Lorsque Traditions, Sciences et Santé se retrouvent pou kozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Trétzerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Denis Réunion Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux perceptions extraordinaires : Réflexivité dans le projet La Bouche d'Ombre - TCAI et interactions entre humains et autres qu'humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur les perceptions extraordinaires. Les démarches collaboratives en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lumière Lyon II, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04743273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter l’exposition « Cancers », entre expérience de visite et expérience de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiburce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie sensible : rencontrer un vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations perçues en TCAI: données effectives ou projections ? Apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exconat Project : artistic experimentations for the exploration of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multispecies Ethnography and Artistic Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Liège (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la trame du vivant: expérience vécue et approche micro-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Dans la trame du vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Royère-de-Vassivière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExCoNat Project - Investigating the Experience of Connection to Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology Laboratory Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en état de Transe Cognitive Auto-Induite (TCAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if nature emerged in you? Awakening your body through space and nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explicitation du vécu corporel. Synthèse des séances de travail du groupe de recherche ExCo (Expliciter par Corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fratagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03818743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de votre forêt intérieure ! Focusing et relation à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Liguori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade poético-animiste et rencontre sensible avec la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue en Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the subjective experience of first caregiver – patient encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET 2022 : 20th International and Interdisciplinary Conference on Communication, Medicine and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03729411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je sens que lui il sait pourquoi il est là » Les expériences d’écoute chez des soignants lors de premiers rendez-vous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expérience Vécue de la Première Rencontre entre Soignant et Soigné : Retours du Projet Thésée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du projet CIPSY : Compétence d'Interaction des infirmiers en PSYchiatrie. Regards croisés sur le langage dans le pratique du soin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentir le monde : Subjectivité en actes et Expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2019. Émotion, empathie, affectivité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a transformative approach to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpersonal Research Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explicitation interview as a tool promoting reflective practice in health education and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medical and Health Sciences Education 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding intersubjectivity from inside through a method devised to explore lived experience : the Explicitation Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Coalition of North American Phenomenologists Tenth Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tampere, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive view on processes of psychotherapeutic interventions. Symposium In «Linking systemic research and practice».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SystemicResearch Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu vends que l` truc orange » Concurrence de présences à l'écran vs. hors écran dans une situation professionnelle de co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Multimodales Par ÉCran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.6 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you, meeting me: phenomenological construction of intersubjectivity in the case of first-time encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing lived experiences of therapists to improve the quality of therapeutic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lachance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for contemplative studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects : Towards a holistic science of intersubjectivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première rencontre entre soignant et soigné. Etude psychophénoménologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Dynamique des situations asymétriques », Laboratoire ACTé, Univ. Blaise Pascal, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intersubjectivity From Inside Through Introspective Interviews: The Case of First Encounters Between Therapists and Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Northamptonshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel : Approaches to Identity construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin, penseur de la relation. Table ronde ‘Complexité des sciences dures aux sciences sociales’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l’Institut Rhône-alpin des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, ENS de Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pauses dans les vidéos audio-décrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.182-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.31, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’interactions, traces d’utilisation et utilisation des traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Traces numériques et recrutement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Infocom, Oct 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas W. D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de co-conception instrumentée et traces d’interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Revue d’Anthropologie des Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des IHM : Et si l’ergonome partait des traces d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence jeunes chercheurs en interaction homme-machine (RJC-IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFME e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Intellectual Capital (ICICKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’utilisation, utilisation de traces : Application à l’adaptation des IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité et complexité des interactions homme-machine : Pour une revalorisation des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intellectual Capital (ICICKM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting human activity in an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Niagara Falls, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interactions discursives en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque EPAL, Echanger pour apprendre en ligne : outils, tâches, interactions,multimodalité, corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interaction en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre des résumés du colloque TICE 2006, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatiser la prise de conscience métacognitive en contextes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Eyssautier-Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Jeunes Chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, France. p 64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 3.1, 3.3 &amp; 3.5 Joint Conference “Imaging the future for ICT and education”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement d’un environnement d’assistance à la conception de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l’enseignement et l’apprentissage : Une nouvelle compétence pour le praticien ? 8ème Biennale de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the user’s experience to enact development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on enactive interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des EIAH : une nécessaire diversité des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la réutilisation des expériences d'apprentissage en FOAD ? Le projet EPICEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage en enseignement à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Atelier Raisonnement à partir de cas, RAPC2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence IC 2002: 13è journées francophones Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rouen, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des apports d’un système de réalité augmentée au processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du colloque international TICE 2002 : Technologies de l’Information et de la Communication dans les Enseignements d’ingénieurs et dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Lyon, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de regard et Interaction « à l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence JIM 2001 : troisièmes journées de l’informatique messine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée ProjectTHeories and Explorations of Subjectivity and Explicited Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lived experience of being with others for the first time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée Project : THeories and Explorations of Subjectivity and Explicited Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Explicitation Interview: A method devised to explore experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed cognition in a collaborative and mediated learning situation, to appear in proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congress of Applied Psychology, ICAP2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Athens, Greece. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CLEVER@ Collaborative LEarning based on Visualizing Experiences and Reasoning About Them.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été du CNRS – RTP 39 2004: Deuxième École thématique du CNRS sur les EIAH - Processus cognitifs et technologies pour l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Autrans, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Clever@ : Réutilisation de traces et processus métacognitifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARCO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Compiègne, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press, 2022, Conceptual Foundations of Language Science, Mark Dingemanse; Nick Enfield, 978-3-98554-041-9. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d'interactions et processus cognitifs en activité conjointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires europeennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2010, 978-613-1-50141-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que vivent ceux qui soignent : Expérience vécue et intelligence sensible lors de premières rencontres avec des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Pourchez; Mathieu Lustman; Jean-François Humblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les relations soignants-soignés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.43-64, 2025, 9782813004017. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refreshing and expanding the meaning of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donata Schoeller; Sigridur Thorgeirsdottir; Greg Walkerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practicing Embodied Thinking in Research and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.100-116, 2024, 9781003397939. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003397939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04671340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What knowledge owes to experience: complexity and first-person epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to epistemological views on complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.3-7, 2022, Conceptual Foundations of Language Science, 978-3-96110-345-4. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the complex adaptive system from multiple vantage points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans un monde de plus en plus réflexif : Processus cognitifs et traces numériques - mémoire, interprétation et rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec &amp; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques. De la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.129-146, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les traces d'interaction pour renforcer la réflexivité de l'utilisateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Bautier, José Do-Nascimento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TIC comme miroir de la société : Une lecture pluridisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-120, 2012, Nomino Ergo Sum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology and Focusing: From a memory of an experience to its present and shifting sensation. Micro-phenomenology Lab Webinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðbjörg R. Jóhannesdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec les plantes et forêts marones à La Réunion : savoirs, soins et subjectivités. Séminaire Interactions, Cognitions ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve en terrain réunionnais. Séminaire Axe Subjectivité & Langage, ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'écologie sensible : Rencontrer un vivant. Rencontres Enfance & Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Sens, science et expériences de nature&amp;quot;. Rencontres Enfance &amp; Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâris Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika van Ingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transe et langage, langages de la transe. Étude micro-phénoménologique des expériences de contact avec les autres qu’humains en état de transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je deviens le plant de tabac (...) mon tronc c’est la tige ». Étude micro-phénoménologique d'interactions avec des végétaux en transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Praxitexte, laboratoire CREM, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche de lecture - Gendlin, E. (2006). Focusing, au centre de soi. Collection Alter Ego, Les éditions de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner unfolding from deadly quiet to settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol.16, p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02626921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand merci, Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné : analyse expérientielle et catégories descriptives. Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Thésée et compte-rendu du workshop « L’expérience vécue de la première rencontre entre soignant et soigné », à Lyon les 29, 30 et 31 mars 2017. Revue de l’Association du Groupe de Recherche en Explicitation - Expliciter 115, 40-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné - Introduction Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur &amp;quot; Explicitation et phénoménologie &amp;quot; de Pierre Vermesch (Paris, PUF, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.293-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l’écologie sensible : projection du film « Dans la trame du vivant ». Archipel 2024, Apr 2024, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Traces and cognitive process in a joint activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand je soutiens un être, je peux goûter la douce joie de la vie prenant soin d’elle-même. Synthèse Cycles 1 et 2, Praticien de la Relation d’Aide en ACP-Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Focusing Européen et Francophone. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can 4E cognition tell us about Computer Supported Collaborative Learning successes and failures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Conference CSCL 2019. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Ollagnier-Beldame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing the fleshly bond to the web of life with auto-induced cognitive trance : a micro-phenomenological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Sombrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02604027.2026.2622292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver les espaces de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing life and belonging to nature with Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ecopsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.158-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La leçon des vieux arbres est là : s’élever ». Étude micro-phénoménologique du rôle du corps dans la constitution d’un monde propre incluant la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Breton, H. &amp; Halloy, A. Lieux et modes d’existence du savoir expérientiel : savoirs incorporés, savoirs situés, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05119152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing, une myriade de richesses au cœur de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la rencontre dans le soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04122543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenomenology of taking care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.2045671. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17482631.2022.2045671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03572236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la connaissance doit à l’expérience : Complexité et épistémologie en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (89), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du langage dans les premières rencontres entre soignants et soignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (6), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewing Experientially our Sense of Existence and Cultivating Seeds of Joy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a Transformative Approach to Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transpersonal Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32031/itibte_itj_14-obm1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Body of Knowledge: The Role of Experience and the Living Body in Knowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Humanistic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.002216782097450. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022167820974500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you for the first time: Descriptive categories of an intersubjective experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis for the study of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lcsi.2019.100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02270860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoché, verbal descriptions and corpus size in the conduct and analysis of explicitation interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: First Encounters and the Tensions Between Theoretical and Empirical approaches to Intersubjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors’ response: Focus of interest and epistemological issues in the study of first encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructivist foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience corporelle, cognition et émergence de sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial L’Activation de son Corps Vivant., 71, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjectivity in first encounters between healthcare practitioners and patients: Micro-phenomenology as a way to study lived experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Humanistic Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.404-425. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/hum0000133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity construction in social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Social Media on the Dynamics of Identity: Discourse, Interaction and Digital Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video enrichment for sensory impaired people: Design issues and pilot studies on perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE journals, Advances in modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, 75, pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une science de l’expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 64, pp.53-76. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2015.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01514873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Activity: Case Study of a Joint Writing Process Mediated by a Digital Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.819528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of digital traces: a promising basis for the design of adapted information systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computer Science and Information Systems. Special Issue "Users and Information Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces numériques dans les activités conjointes : leviers de la construction du sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting e-learners' activity: A first step to help their appropriation of the training system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Management Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre à la trace l'activité de deux co-acteurs : Le cas d'une rédaction conjointe médiée par un artefact numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (8), pp.40-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi-même comme la Terre: réflexions collectives pour une Université dehors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Biancofiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Degregori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory conversation with a forest. Experiencing the forest as umwelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncommon Senses V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, Montreal., May 2025, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05065251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EnVOH - Encountering the Voice Of the eartHEtude micro-phénoménologique des usages des plantes médicinales réunionnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PIMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Processus Infectieux en Milieu Insulaire Tropical, Feb 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Micro-phénoménologique : enjeux et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CYROI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Public « Cyclotron Réunion Océan Indien », Jan 2025, Saint-Denis Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAI et écologie : La dimension transformative des vécus de transe avec les autres qu’humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire TranceScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience Institute, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise relationnelle : les plantes médicinales à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Labylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Claude Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gordien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Nourry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Université du Matrimoine Ultramarin aux territoires ultramarins - Académie du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bouche d'Ombre : Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en TCAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats de conscience non-ordinaire : regards croisés et décryptage neuro-phénoménologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04577844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biodiversité réunionnaise: Lorsque Traditions, Sciences et Santé se retrouvent pou kozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Trétzerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Denis Réunion Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve au sein du projet EnVOH - Encountering the Voice Of the eartH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal “Subjectivité et Langage”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR UMR5191, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux perceptions extraordinaires : Réflexivité dans le projet La Bouche d'Ombre - TCAI et interactions entre humains et autres qu'humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur les perceptions extraordinaires. Les démarches collaboratives en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADEC, Université Lumière Lyon II, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04743273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie sensible : rencontrer un vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter l’exposition « Cancers », entre expérience de visite et expérience de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiburce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations perçues en TCAI: données effectives ou projections ? Apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exconat Project : artistic experimentations for the exploration of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multispecies Ethnography and Artistic Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Liège (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04335209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la trame du vivant: expérience vécue et approche micro-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Dans la trame du vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Royère-de-Vassivière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExCoNat Project - Investigating the Experience of Connection to Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Varrasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology Laboratory Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude micro-phénoménologique d’interactions entre humains et « autres qu'humains » en état de Transe Cognitive Auto-Induite (TCAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if nature emerged in you? Awakening your body through space and nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’explicitation du vécu corporel. Synthèse des séances de travail du groupe de recherche ExCo (Expliciter par Corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fratagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03818743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de votre forêt intérieure ! Focusing et relation à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Liguori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence internationale de Focusing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Focusing d'Europe Francophone, Jun 2022, Vogüe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04756499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade poético-animiste et rencontre sensible avec la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue en Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the subjective experience of first caregiver – patient encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET 2022 : 20th International and Interdisciplinary Conference on Communication, Medicine and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03729411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je sens que lui il sait pourquoi il est là » Les expériences d’écoute chez des soignants lors de premiers rendez-vous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03364099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Expérience Vécue de la Première Rencontre entre Soignant et Soigné : Retours du Projet Thésée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du projet CIPSY : Compétence d'Interaction des infirmiers en PSYchiatrie. Regards croisés sur le langage dans le pratique du soin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentir le monde : Subjectivité en actes et Expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2019. Émotion, empathie, affectivité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Experience as a Myriad Richness: Micro-phenomenology as a transformative approach to research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpersonal Research Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explicitation interview as a tool promoting reflective practice in health education and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medical and Health Sciences Education 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding intersubjectivity from inside through a method devised to explore lived experience : the Explicitation Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Coalition of North American Phenomenologists Tenth Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experience as a unit of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tampere, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive view on processes of psychotherapeutic interventions. Symposium In «Linking systemic research and practice».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SystemicResearch Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing lived experiences of therapists to improve the quality of therapeutic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lachance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for contemplative studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting you, meeting me: phenomenological construction of intersubjectivity in the case of first-time encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu vends que l` truc orange » Concurrence de présences à l'écran vs. hors écran dans une situation professionnelle de co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Multimodales Par ÉCran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.6 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lived experience of subjects : Towards a holistic science of intersubjectivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première rencontre entre soignant et soigné. Etude psychophénoménologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Dynamique des situations asymétriques », Laboratoire ACTé, Univ. Blaise Pascal, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Intersubjectivity From Inside Through Introspective Interviews: The Case of First Encounters Between Therapists and Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transpersonal Research Colloquium, The British Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Northamptonshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel : Approaches to Identity construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin, penseur de la relation. Table ronde ‘Complexité des sciences dures aux sciences sociales’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l’Institut Rhône-alpin des Systèmes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, ENS de Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Construction in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference « Approaches to Digital Discourse Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pauses dans les vidéos audio-décrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.182-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the usage of pauses in audio-described videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W4A 2013 - 10th International Cross-Disciplinary Conference on Web Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.31, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461121.2461130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation-based video enrichment for blind people: A pilot study on the use of earcons and speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dundee, United Kingdom. http://www.sigaccess.org/assets11/accepted_papers.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’interactions, traces d’utilisation et utilisation des traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Traces numériques et recrutement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Infocom, Oct 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas W. D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de co-conception instrumentée et traces d’interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Revue d’Anthropologie des Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Intellectual Capital (ICICKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d’utilisation, utilisation de traces : Application à l’adaptation des IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité et complexité des interactions homme-machine : Pour une revalorisation des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des IHM : Et si l’ergonome partait des traces d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence jeunes chercheurs en interaction homme-machine (RJC-IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFME e-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual learning to organisational learning: A case study of knowledge flow via a digital collaborative knowledge management Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intellectual Capital (ICICKM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprinting human activity in an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthias Héraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Niagara Falls, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interactions discursives en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque EPAL, Echanger pour apprendre en ligne : outils, tâches, interactions,multimodalité, corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’appropriation des traces d’interaction en situation d’apprentissage instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre des résumés du colloque TICE 2006, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatiser la prise de conscience métacognitive en contextes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Eyssautier-Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Jeunes Chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, France. p 64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 3.1, 3.3 &amp; 3.5 Joint Conference “Imaging the future for ICT and education”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de développement d’un environnement d’assistance à la conception de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l’enseignement et l’apprentissage : Une nouvelle compétence pour le praticien ? 8ème Biennale de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IFIP Stellenbosch declaration : Browsing the researchers’ and practicioners’ core ideas on ICT in education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Alesund, Norway. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the user’s experience to enact development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on enactive interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des EIAH : une nécessaire diversité des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la réutilisation des expériences d'apprentissage en FOAD ? Le projet EPICEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage en enseignement à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Atelier Raisonnement à partir de cas, RAPC2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EPICEA: Évaluation de Processus Interactif de Capitalisation d’Épisodes d’Apprentissage: application à l’assistance à l’apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence IC 2002: 13è journées francophones Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rouen, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des apports d’un système de réalité augmentée au processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du colloque international TICE 2002 : Technologies de l’Information et de la Communication dans les Enseignements d’ingénieurs et dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Lyon, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de regard et Interaction « à l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence JIM 2001 : troisièmes journées de l’informatique messine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée ProjectTHeories and Explorations of Subjectivity and Explicited Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lived experience of being with others for the first time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference An Embodied Approach to the Study of Experience (EASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée Project : THeories and Explorations of Subjectivity and Explicited Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Explicitation Interview: A method devised to explore experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind and Life European Summer Research Institute (ESRI), « Exploring experience ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Chiemsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed cognition in a collaborative and mediated learning situation, to appear in proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congress of Applied Psychology, ICAP2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Athens, Greece. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CLEVER@ Collaborative LEarning based on Visualizing Experiences and Reasoning About Them.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été du CNRS – RTP 39 2004: Deuxième École thématique du CNRS sur les EIAH - Processus cognitifs et technologies pour l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Autrans, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Clever@ : Réutilisation de traces et processus métacognitifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARCO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Compiègne, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press, 2022, Conceptual Foundations of Language Science, Mark Dingemanse; Nick Enfield, 978-3-98554-041-9. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d'interactions et processus cognitifs en activité conjointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires europeennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2010, 978-613-1-50141-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que vivent ceux qui soignent : Expérience vécue et intelligence sensible lors de premières rencontres avec des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Pourchez; Mathieu Lustman; Jean-François Humblot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les relations soignants-soignés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.43-64, 2025, 9782813004017. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refreshing and expanding the meaning of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donata Schoeller; Sigridur Thorgeirsdottir; Greg Walkerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practicing Embodied Thinking in Research and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.100-116, 2024, 9781003397939. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003397939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04671340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to epistemological views on complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.3-7, 2022, Conceptual Foundations of Language Science, 978-3-96110-345-4. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6546419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What knowledge owes to experience: complexity and first-person epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the complex adaptive system from multiple vantage points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Basso Fossali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language is a complex adaptive system: explorations and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Conceptual Foundations of Language Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans un monde de plus en plus réflexif : Processus cognitifs et traces numériques - mémoire, interprétation et rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec &amp; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques. De la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.129-146, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les traces d'interaction pour renforcer la réflexivité de l'utilisateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Bautier, José Do-Nascimento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TIC comme miroir de la société : Une lecture pluridisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-120, 2012, Nomino Ergo Sum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-phenomenology and Focusing: From a memory of an experience to its present and shifting sensation. Micro-phenomenology Lab Webinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guðbjörg R. Jóhannesdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec les plantes et forêts marones à La Réunion : savoirs, soins et subjectivités. Séminaire Interactions, Cognitions ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités à l’épreuve en terrain réunionnais. Séminaire Axe Subjectivité & Langage, ICAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'écologie sensible : Rencontrer un vivant. Rencontres Enfance & Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Sens, science et expériences de nature&amp;quot;. Rencontres Enfance &amp; Nature Arve Mont-Blanc &amp;quot;Comment nos sens nous relient à la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâris Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederika van Ingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05569867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transe et langage, langages de la transe. Étude micro-phénoménologique des expériences de contact avec les autres qu’humains en état de transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je deviens le plant de tabac (...) mon tronc c’est la tige ». Étude micro-phénoménologique d'interactions avec des végétaux en transe cognitive auto-induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Praxitexte, laboratoire CREM, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche de lecture - Gendlin, E. (2006). Focusing, au centre de soi. Collection Alter Ego, Les éditions de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner unfolding from deadly quiet to settling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol.16, p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02626921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand merci, Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Pierre Vermersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Thésée et compte-rendu du workshop « L’expérience vécue de la première rencontre entre soignant et soigné », à Lyon les 29, 30 et 31 mars 2017. Revue de l’Association du Groupe de Recherche en Explicitation - Expliciter 115, 40-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné - Introduction Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue de la première rencontre entre soignant et soigné : analyse expérientielle et catégories descriptives. Workshop International &amp;quot;L'expérience vécue de la première rencontre entre soignant et soigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur &amp;quot; Explicitation et phénoménologie &amp;quot; de Pierre Vermesch (Paris, PUF, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.293-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00989754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l’écologie sensible : projection du film « Dans la trame du vivant ». Archipel 2024, Apr 2024, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Traces and cognitive process in a joint activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand je soutiens un être, je peux goûter la douce joie de la vie prenant soin d’elle-même. Synthèse Cycles 1 et 2, Praticien de la Relation d’Aide en ACP-Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Focusing Européen et Francophone. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can 4E cognition tell us about Computer Supported Collaborative Learning successes and failures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Conference CSCL 2019. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sombrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02604027.2026.2622292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2022.2045671" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32031/itibte_itj_14-obm1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003673v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022167820974500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2019.100345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hum0000133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labylle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Claude Gonthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nourry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Tr&#233;tzerbaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Varrasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Bui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Liguori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Planche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03729411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hendrick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coup&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lachance" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515527v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. France" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthias H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gagni&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6546419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003397939-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954909v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heimann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;bj&#246;rg R. J&#243;hannesd&#243;ttir" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;ris Faini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancan Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika van Ingen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pl&#233;nard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sombrun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02604027.2026.2622292" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2022.2045671" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32031/itibte_itj_14-obm1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003673v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022167820974500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2019.100345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hum0000133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland G&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Degregori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labylle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Claude Gonthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gordien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nourry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Tr&#233;tzerbaj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guennic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Varrasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Bui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Liguori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Planche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03729411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hendrick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lachance" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coup&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461121.2461130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. France" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heili" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthias H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gagni&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6546419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003397939-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722917v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954909v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heimann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;bj&#246;rg R. J&#243;hannesd&#243;ttir" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;ris Faini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancan Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika van Ingen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pl&#233;nard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>