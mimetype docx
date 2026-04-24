--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -2040,191 +2040,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natures d'ambiances en bord de routes : collectifs de jardins, dépendances routières et trame verte urbaine</w:t>
+                <w:t xml:space="preserve">The green and blue frame, a landscape project between territory and ambiances. The Chemin du Gabugy teaching experience conducted at the Lyon School of Architecture (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée d'étude : Quelles natures dans la ville durable ? 18 Mai 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGE, UMR 7363, CNRS ­ Université de Strasbourg, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Landscape and Imagination. Towards a new baseline for education in a changing word. Paris, _ Paris, Ecole Nationale Supérieure d'Architecture de Paris-La Villette, 2-4 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pisa, Italy. pp.469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993694v1</w:t>
+                <w:t xml:space="preserve">hal-00993668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The green and blue frame, a landscape project between territory and ambiances. The Chemin du Gabugy teaching experience conducted at the Lyon School of Architecture (2012)</w:t>
+                <w:t xml:space="preserve">Natures d'ambiances en bord de routes : collectifs de jardins, dépendances routières et trame verte urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Regnault</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Imagination. Towards a new baseline for education in a changing word. Paris, _ Paris, Ecole Nationale Supérieure d'Architecture de Paris-La Villette, 2-4 mai 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Pisa, Italy. pp.469-474</w:t>
+              <w:t xml:space="preserve">Troisième journée d'étude : Quelles natures dans la ville durable ? 18 Mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE, UMR 7363, CNRS ­ Université de Strasbourg, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993668v1</w:t>
+                <w:t xml:space="preserve">hal-00993694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins familiaux contribuent-ils à la mitigation des bords d'infrastructures routières et ferroviaires ?</w:t>
               </w:r>
@@ -4433,51 +4433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEA3089F"/>
+    <w:nsid w:val="C8905988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4664,51 +4664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155472542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196300253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8532" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Allemand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heugron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600416v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puybaraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codet-Boisset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155472542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196300253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8532" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Linglard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Allemand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heugron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600416v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01166947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puybaraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codet-Boisset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>