--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -1747,777 +1747,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the study by AFM of the interaction of Pseudomonas aeruginosa with multivalent glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">Fuerzas y tunel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Sebastian, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489821v1</w:t>
+                <w:t xml:space="preserve">hal-01489819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step by step characterization of PEG/alkane-thiolated mixed-SAMs on gold for biomolecular detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">Colloque UMI LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489804v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lintz, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the study by AFM of the interaction of Pseudomonas aeruginosa with multivalent glycoclusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+                <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuerzas y tunel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Sebastian, Spain. 2014</w:t>
+              <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489819v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step by step characterization of PEG/alkane-thiolated mixed-SAMs on gold for biomolecular detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Garnier</w:t>
+                <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UMI LN2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489797v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration And Characterization Of Self-Assembled Monolayers On Gold And Silica</w:t>
               </w:r>
@@ -2951,51 +2951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7BF2F4B"/>
+    <w:nsid w:val="31C104FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3182,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-phaner-goutorbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5324-3853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080599850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triomphe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Saad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Takala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lavigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihua Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbrosses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Rouillat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nibkin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chenevier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-phaner-goutorbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5324-3853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080599850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triomphe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Saad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Takala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lavigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihua Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbrosses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Rouillat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nibkin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chenevier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>