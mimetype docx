--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -324,510 +324,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-AFM imaging of the liquid-solid interface at the nanometric scale</w:t>
+                <w:t xml:space="preserve">Characterization of polymer brushes deposited on gold surfaces by 1D and 3D-AFM in liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnology International Conference (TNT2023 Lyon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">2023 NANOScientific Forum Europe (NSFE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294765v1</w:t>
+                <w:t xml:space="preserve">hal-04286864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polymer brushes deposited on gold surfaces by 1D and 3D-AFM in liquid</w:t>
+                <w:t xml:space="preserve">3D-AFM imaging of the liquid-solid interface at the nanometric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 NANOScientific Forum Europe (NSFE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnology International Conference (TNT2023 Lyon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286864v1</w:t>
+                <w:t xml:space="preserve">hal-04294765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to characterize the liquid/organic layer/solid interface at the nanometric scale ? Application to silane monolayers</w:t>
+                <w:t xml:space="preserve">Molecular recognition between biotin and streptavidin adsorbed on different silane monolayers studied by Single Molecule Force Spectroscopy (SFMS) and Steered Dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Takala</w:t>
+                <w:t xml:space="preserve">Solène Lecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Lecot</w:t>
+                <w:t xml:space="preserve">Antonin Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du GDR B2I “Biofilm Marins”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Mechanobiology and Physics of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090589v1</w:t>
+                <w:t xml:space="preserve">hal-04090600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition between biotin and streptavidin adsorbed on different silane monolayers studied by Single Molecule Force Spectroscopy (SFMS) and Steered Dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to characterize the liquid/organic layer/solid interface at the nanometric scale ? Application to silane monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Takala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Lecot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanobiology and Physics of Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique du GDR B2I “Biofilm Marins”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090600v1</w:t>
+                <w:t xml:space="preserve">hal-04090589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Single Molecule Force Spectroscopy - AFM mode by Steered Molecular Dynamics simulations: Effects of silane monolayers on protein adsorption and on analyte recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -878,64 +878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptavidin adsorption on silane monolayers and its impact on biotin recognition by molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihua Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,402 +997,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamic Simulations of different silanes molecules immobilized on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simulation study of antibody/antigen interaction: a tool for Circulating Tumor Cell characterization,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihua Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular Mechanisms at Functionalized Solid Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Cancer Cell on chip 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072880v1</w:t>
+                <w:t xml:space="preserve">hal-02072498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of silanized surfaces for the development of cancer diagnosis micro-array</w:t>
+                <w:t xml:space="preserve">Molecular Dynamic Simulations of different silanes molecules immobilized on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihua Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell on chip 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Biomolecular Mechanisms at Functionalized Solid Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072863v1</w:t>
+                <w:t xml:space="preserve">hal-02072880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation study of antibody/antigen interaction: a tool for Circulating Tumor Cell characterization,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simulations of silanized surfaces for the development of cancer diagnosis micro-array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihua Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Cell on chip 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072498v1</w:t>
+                <w:t xml:space="preserve">hal-02072863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cibler la lectine soluble Leca de Pseudomonas aeruginosa: une approche Drug-discovery sur DDI-microarray</w:t>
               </w:r>
@@ -1622,1027 +1622,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface characterization of PEGylated self-assembled monolayers on gold for biosensors applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration And Characterization Of Self-Assembled Monolayers On Gold And Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Garnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+                <w:t xml:space="preserve">Djawhar Ferrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuerzas y tunel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Sebastian, Spain. 2014</w:t>
+              <w:t xml:space="preserve">Elaboration And Characterization Of Self-Assembled Monolayers On Gold And Silica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489798v1</w:t>
+                <w:t xml:space="preserve">hal-01489792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the study by AFM of the interaction of Pseudomonas aeruginosa with multivalent glycoclusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface characterization of PEGylated self-assembled monolayers on gold for biosensors applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Morvan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuerzas y tunel 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Sebastian, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489819v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step by step characterization of PEG/alkane-thiolated mixed-SAMs on gold for biomolecular detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UMI LN2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489797v1</w:t>
+                <w:t xml:space="preserve">hal-01489821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Vasseur</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
+              <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489803v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
+                <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Imberty</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lintz, Austria. 2014</w:t>
+              <w:t xml:space="preserve">Rôle du glycocluster dans la formation de nanostructures biologiques lectines/glycoclusters sur surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489799v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM study on the inhibition of the virulence factors of Pseudomonas Aeruginosa: interaction with multivalent glycoclusters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">The cystic fibrosis pathogen Pseudomonas aeruginosa: an atomic force microscopy study for the bacterium inhibition via multivalent glycocluster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lintz, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489821v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the study by AFM of the interaction of Pseudomonas aeruginosa with multivalent glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">Fuerzas y tunel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Sebastian, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489804v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration And Characterization Of Self-Assembled Monolayers On Gold And Silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step by step characterization of PEG/alkane-thiolated mixed-SAMs on gold for biomolecular detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Bryche</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elaboration And Characterization Of Self-Assembled Monolayers On Gold And Silica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
+              <w:t xml:space="preserve">Colloque UMI LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489792v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An AFM characterization of a DNA chip: from elaboration to hybridization</w:t>
               </w:r>
@@ -2951,51 +2951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31C104FD"/>
+    <w:nsid w:val="565659AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3182,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-phaner-goutorbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5324-3853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080599850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triomphe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Saad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Takala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lavigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihua Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbrosses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Rouillat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nibkin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chenevier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-phaner-goutorbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5324-3853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080599850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triomphe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286864v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Saad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lavigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Takala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihua Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbrosses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ligeour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Rouillat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nibkin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chenevier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>