--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,150 +66,506 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions en tension : “Sobriété numérique” au prisme des sciences de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles alternatives pour un numérique désirable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wellhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle juste place du numérique dans nos sociétés actuelles, et à venir, sous l’angle de l’éthique de l’environnement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’activisme écologique s’incarne... La mise en récit d’un ethos écologique à travers la figure héraut de la militante Camille Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Ngoc Thomas Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment parler d’environnement ? Héros/hérauts et communication environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER Communication, environnement, sciences et société, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journalisme face aux défis environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -219,1274 +575,1039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation. Le journalisme face aux défis environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le journalisme face aux défis environnementaux, 11, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31188/CaJsm.2(11).2024.R003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information journalistique fragilisée en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (8-9), pp.R3-R11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31188/CaJsm.2(8-9).2022.R003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique à l'épreuve de l'écologie. La fabrique de la &amp;quot;sobriété numérique &amp;quot;comme nouvelle norme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 - 2022 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique questionné par l’éthique située des écologies politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Ngoc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Arnaud MERCIER et Nathalie PIGNARD-CHEYNEL (dir.) (2018), #Info. Commenter et partager l’actualité sur Twitter et Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.10400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03235140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Alecia SWASY (2016), How Journalists Use Twitter. The Changing Landscape of U.S. Newsrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.7930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03235139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WAN-IFRA discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Langonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journalism Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), pp.24-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production multi-supports dans des groupes français : premières remarques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°20, pp. 84-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150607v1</w:t>
-              </w:r>
-[...233 lines deleted...]
-                <w:t xml:space="preserve">hal-03264053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels ancrages culturels, politiques et rhétoriques de la communication environnementale sur le web ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Theviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sites web et présences numériques des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Edition, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’identité professionnelle des journalistes à l’épreuve de la narrativité syndicale : entre verrouillage symbolique et inachèvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et constructions identitaires : Analyses interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-118, 2017, Paradoxa, 978-2-7574-2584-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.27950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03235141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1633,51 +1754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846907v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anh-Ngoc Hoang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mellot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Hoang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10400" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gestin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wellhoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Ngoc Thomas Hoang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/27950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.27950" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anh-Ngoc Hoang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wellhoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Ngoc Thomas Hoang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mellot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Hoang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13239" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gestin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/27950" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.27950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>