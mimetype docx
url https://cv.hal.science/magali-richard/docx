--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -325,51 +325,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t>
+                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - IGDR SCAN 26/03/2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
@@ -387,97 +387,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">IGDR SCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes (CHU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065027v1</w:t>
+                <w:t xml:space="preserve">hal-05065011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - IGDR SCAN 26/03/2025</w:t>
+                <w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
@@ -495,73 +495,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGDR SCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Rennes (CHU), France</w:t>
+              <w:t xml:space="preserve">JdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065011v1</w:t>
+                <w:t xml:space="preserve">hal-05065027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JOBIM 2024</w:t>
               </w:r>
@@ -649,528 +649,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JdS 2024</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Redefining phenotypic heterogeneity of pancreatic ductal adenocarcinoma: A bottom-up approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Delecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Rafenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taib Bourega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Dusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Special Conference in Cancer Research: Pancreatic Cancer; 2023 Sep 27-30; Boston, Massachusetts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Boston, United States. pp.B064-B064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.panca2023-b064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664748v1</w:t>
+                <w:t xml:space="preserve">hal-04456752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining phenotypic heterogeneity of pancreatic ductal adenocarcinoma: A bottom-up approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JdS 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Special Conference in Cancer Research: Pancreatic Cancer; 2023 Sep 27-30; Boston, Massachusetts.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JdS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.panca2023-b064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04456752v1</w:t>
+                <w:t xml:space="preserve">hal-04664748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">codabench, a web-plateform to organize scientific competitions</w:t>
+                <w:t xml:space="preserve">PenDA, a rank-based method for personalized differential analysis: Application to lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chuffart</w:t>
+                <w:t xml:space="preserve">Clémentine Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Letournel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Richard</w:t>
+                <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664118v1</w:t>
+                <w:t xml:space="preserve">hal-04664892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PenDA, a rank-based method for personalized differential analysis: Application to lung cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">codabench, a web-plateform to organize scientific competitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chuffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Decamps</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">JOBIM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664892v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PenDA, a rank-based method for Personalized Differential Analysis: application to lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chuffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Caye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIES 2017 - Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Martin Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1939,2865 +1939,2865 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medepir : MEthylation DEconvoluation PIpeline in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Privé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gb Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">decomics: DEConvolution of OMICS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ptlmapper: Useful genetic tool allowing to discriminate individuals by comparing the distribution of their phenotype and to map the genetic loci responsible for specific distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chuffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Yvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hdmax2: R package hdmax2 performs high dimension mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pittion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Jumentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">penda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chuffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust workflow to benchmark deconvolution of multi-omic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slim Karkar</w:t>
+                <w:t xml:space="preserve">hdmax2, an R package to perform high dimension mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pittion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Jumentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444478v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658960v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hdmax2, an R package to perform high dimension mediation analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Francois</w:t>
+                <w:t xml:space="preserve">A robust workflow to benchmark deconvolution of multi-omic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martin Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03897-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658960v6</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redefining phenotypic intratumor heterogeneity of pancreatic ductal adenocarcinoma: a bottom‐up approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hilmi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flore Delecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raffenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taib Bourega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Dusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 265 (4), pp.448-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/path.6398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOMICS, a shiny application for unsupervised cell type deconvolution and biological interpretation of bulk omic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwini Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (1), pp.vbae136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioadv/vbae136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacpaint: a histology-based deep learning model uncovers the extensive intratumor molecular heterogeneity of pancreatic adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Delecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schmauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moindrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Svrcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.3459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-39026-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codabench: Flexible, Easy-to-Use and Reproducible Meta-Benchmark Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Escalera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pavao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Wei Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (7), pp.100543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patter.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECONbench: a benchmarking platform dedicated to deconvolution methods for tumor heterogeneity quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-021-04381-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for cell-type heterogeneity quantification based on a comparative analysis of reference-free DNA methylation deconvolution software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Privé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Waguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-019-3307-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for cell-type heterogeneity quantification based on a comparative analysis of reference-free DNA methylation deconvolution software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Privé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Waguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-019-3307-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PenDA, a rank-based method for personalized differential analysis: Application to lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (5), pp.e1007869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02868566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of cellular proliferation in periodic environmental fluctuations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assigning function to natural allelic variation via dynamic modeling of gene network induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chuffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duplus‐bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Spichty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.e7823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.20177823⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.e7803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20177803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009632v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRELD1 is an evolutionarily-conserved maturational enhancer of ionotropic acetylcholine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stigloher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.39649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369468v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assigning function to natural allelic variation via dynamic modeling of gene network induction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRELD1 is an evolutionarily-conserved maturational enhancer of ionotropic acetylcholine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Spichty</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stigloher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.20177803⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.39649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976613v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRELD1 is an evolutionarily-conserved maturational enhancer of ionotropic acetylcholine receptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela d'Alessandro</w:t>
+                <w:t xml:space="preserve">Genomics of cellular proliferation in periodic environmental fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duplus‐bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Yvert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.39649⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e7823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20177823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009626v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Single-Cell Quantitative Data to Map Genetic Variants Having Probabilistic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duplus-Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (8), pp.e1006213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does evolution tune biological noise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2014.00374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01224442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of ionotropic acetylcholine receptors requires the evolutionarily conserved ER membrane complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bessereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (11), pp.E1055-E1063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1216154110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369480v1</w:t>
-              </w:r>
-[...567 lines deleted...]
-                <w:t xml:space="preserve">hal-03898939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4930,472 +4930,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The backstage of the third Health Data Challenge: Introducing an Organizational Template and Custom, Temporary and Local Codabench Instances.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Homberg</w:t>
+                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - COBICA 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jobim 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">cobica2024 : Computational Biology of Cancer 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664469v1</w:t>
+                <w:t xml:space="preserve">hal-04664694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of data-driven multi-omic benchmark data for cellular deconvolution methods evaluation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HDMAX2, an R package to perform high dimension mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pittion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Jumentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGDR PhD symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes (Campus de Beaulieu), France. 2024</w:t>
+              <w:t xml:space="preserve">COBICA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790951v1</w:t>
+                <w:t xml:space="preserve">hal-04664854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDMAX2, an R package to perform high dimension mediation analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of data-driven multi-omic benchmark data for cellular deconvolution methods evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBICA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IGDR PhD symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes (Campus de Beaulieu), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664854v1</w:t>
+                <w:t xml:space="preserve">hal-04790951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - COBICA 2024</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuna Blum</w:t>
+                <w:t xml:space="preserve">The backstage of the third Health Data Challenge: Introducing an Organizational Template and Custom, Temporary and Local Codabench Instances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cobica2024 : Computational Biology of Cancer 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jobim 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patter.2022.100543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664694v1</w:t>
+                <w:t xml:space="preserve">hal-04664469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THEMA: Identification of molecular mechanisms by which Tumor HEterogeneity influences disease outcome: high-dimension Mediation Analysis</w:t>
               </w:r>
@@ -5660,51 +5660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6EE3244"/>
+    <w:nsid w:val="06438631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5891,51 +5891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-3218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168149184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-9412-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Delecourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rafenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taib Bourega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.panca2023-b064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan A&#239;ssi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guinney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitzky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pav&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658960v6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Jumentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660629v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Sharma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Saillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmauch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moindrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39026-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374222v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Escalera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pavao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Tu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2022.100543" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04381-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02868566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fulcrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus&#8208;bottin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela d'Alessandro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stigloher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39649" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus-Bottin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01224442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00374" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Richmond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bessereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216154110" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gb Blum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Yvert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04664124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-3218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168149184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-9412-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Delecourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rafenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taib Bourega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.panca2023-b064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan A&#239;ssi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guinney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitzky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pav&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gb Blum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Yvert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Jumentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658960v6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6398" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660629v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Sharma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Saillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmauch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moindrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39026-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374222v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Escalera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pavao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Tu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2022.100543" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04381-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02868566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007869" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus&#8208;bottin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177803" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela d'Alessandro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stigloher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009632v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fulcrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177823" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus-Bottin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006213" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01224442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00374" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Richmond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bessereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216154110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664854v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04664124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>