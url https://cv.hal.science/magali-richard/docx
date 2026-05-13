--- v1 (2026-04-23)
+++ v2 (2026-05-13)
@@ -1,5605 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5553 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS CRCN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3165-3218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168149184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=qy3usEoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAY-9412-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates (SMPGD 2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - IGDR SCAN 26/03/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR SCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes (CHU), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JOBIM 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JdS 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining phenotypic heterogeneity of pancreatic ductal adenocarcinoma: A bottom-up approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Rafenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taib Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Dusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Special Conference in Cancer Research: Pancreatic Cancer; 2023 Sep 27-30; Boston, Massachusetts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Boston, United States. pp.B064-B064, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.panca2023-b064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PenDA, a rank-based method for personalized differential analysis: Application to lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">codabench, a web-plateform to organize scientific competitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PenDA, a rank-based method for Personalized Differential Analysis: application to lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Khochbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Systems Biology (ICSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience concernant le data challenge épigénétique et médiation à large échelle d'Aussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Aïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2017 - Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organise a scientific competition to benchmark methods and algorithms in computational biology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Térézol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group lasso based selection for high-dimensional mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Jérolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDMAX2-surv: high-dimensional mediation analysis of survival data with application to pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelle Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust workflow to benchmark deconvolution of multi-omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Competitions and Benchmarks, Practical issues: Proposals, grant money, sponsors, prizes, dissemination, publicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Guinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Stolovitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pavão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust workflow to benchmark deconvolution of multi-omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.429. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-025-03897-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hdmax2, an R package to perform high dimension mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Jumentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658960v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining phenotypic intratumor heterogeneity of pancreatic ductal adenocarcinoma: a bottom‐up approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raffenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taib Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Dusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 265 (4), pp.448-461. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/path.6398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECOMICS, a shiny application for unsupervised cell type deconvolution and biological interpretation of bulk omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.vbae136. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbae136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacpaint: a histology-based deep learning model uncovers the extensive intratumor molecular heterogeneity of pancreatic adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schmauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moindrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3459. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39026-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codabench: Flexible, Easy-to-Use and Reproducible Meta-Benchmark Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Escalera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pavao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wei Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.100543. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patter.2022.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374222v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONbench: a benchmarking platform dedicated to deconvolution methods for tumor heterogeneity quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.473. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04381-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for cell-type heterogeneity quantification based on a comparative analysis of reference-free DNA methylation deconvolution software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Waguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-3307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for cell-type heterogeneity quantification based on a comparative analysis of reference-free DNA methylation deconvolution software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Waguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-3307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PenDA, a rank-based method for personalized differential analysis: Application to lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.e1007869. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02868566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of cellular proliferation in periodic environmental fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duplus‐bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.e7823. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20177823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRELD1 is an evolutionarily-conserved maturational enhancer of ionotropic acetylcholine receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stigloher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.39649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning function to natural allelic variation via dynamic modeling of gene network induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duplus‐bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e7803. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20177803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRELD1 is an evolutionarily-conserved maturational enhancer of ionotropic acetylcholine receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stigloher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.39649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Single-Cell Quantitative Data to Map Genetic Variants Having Probabilistic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Burny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duplus-Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.e1006213. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does evolution tune biological noise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01224442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of ionotropic acetylcholine receptors requires the evolutionarily conserved ER membrane complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bessereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.E1055-E1063. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1216154110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medepir : MEthylation DEconvoluation PIpeline in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gb Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">decomics: DEConvolution of OMICS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ptlmapper: Useful genetic tool allowing to discriminate individuals by comparing the distribution of their phenotype and to map the genetic loci responsible for specific distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hdmax2: R package hdmax2 performs high dimension mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Jumentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">penda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of linear modeling assumptions in a simulation context for deconvolution of multi-omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Biologie In Silico de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - COBICA 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cobica2024 : Computational Biology of Cancer 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backstage of the third Health Data Challenge: Introducing an Organizational Template and Custom, Temporary and Local Codabench Instances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jobim 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patter.2022.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of data-driven multi-omic benchmark data for cellular deconvolution methods evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR PhD symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes (Campus de Beaulieu), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDMAX2, an R package to perform high dimension mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Jumentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBICA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMA: Identification of molecular mechanisms by which Tumor HEterogeneity influences disease outcome: high-dimension Mediation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISCM/ECCB 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. ISCM/ECCB 2023 Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of tumor heterogeneity based on computational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cancer. Université Grenoble - Alpes, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04664124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5660,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06438631"/>
+    <w:nsid w:val="BD49C4B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5891,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-3218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168149184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-9412-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Delecourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rafenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taib Bourega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.panca2023-b064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan A&#239;ssi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guinney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitzky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pav&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gb Blum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Yvert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Jumentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658960v6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6398" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660629v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Sharma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Saillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmauch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moindrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39026-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374222v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Escalera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pavao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Tu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2022.100543" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04381-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02868566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007869" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus&#8208;bottin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177803" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela d'Alessandro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stigloher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009632v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fulcrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177823" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus-Bottin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006213" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01224442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00374" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Richmond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bessereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216154110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664854v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04664124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-3218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168149184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=qy3usEoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-9412-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Delecourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rafenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taib Bourega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.panca2023-b064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan A&#239;ssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guinney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitzky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pav&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658960v6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Jumentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660629v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Sharma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Saillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmauch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moindrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39026-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374222v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Escalera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pavao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Tu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2022.100543" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04381-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02868566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007869" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fulcrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus&#8208;bottin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177823" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela d'Alessandro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stigloher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39649" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177803" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus-Bottin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006213" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01224442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00374" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Richmond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bessereau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216154110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gb Blum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Yvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04664124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>