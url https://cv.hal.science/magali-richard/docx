--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS CRCN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3165-3218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168149184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=qy3usEoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAY-9412-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates (SMPGD 2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - IGDR SCAN 26/03/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR SCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes (CHU), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JOBIM 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JdS 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining phenotypic heterogeneity of pancreatic ductal adenocarcinoma: A bottom-up approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Rafenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taib Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Dusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Special Conference in Cancer Research: Pancreatic Cancer; 2023 Sep 27-30; Boston, Massachusetts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Boston, United States. pp.B064-B064, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.panca2023-b064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PenDA, a rank-based method for personalized differential analysis: Application to lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">codabench, a web-plateform to organize scientific competitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PenDA, a rank-based method for Personalized Differential Analysis: application to lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Khochbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Systems Biology (ICSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience concernant le data challenge épigénétique et médiation à large échelle d'Aussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Aïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2017 - Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organise a scientific competition to benchmark methods and algorithms in computational biology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Térézol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group lasso based selection for high-dimensional mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Jérolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDMAX2-surv: high-dimensional mediation analysis of survival data with application to pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelle Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust workflow to benchmark deconvolution of multi-omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Competitions and Benchmarks, Practical issues: Proposals, grant money, sponsors, prizes, dissemination, publicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Guinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Stolovitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pavão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust workflow to benchmark deconvolution of multi-omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.429. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-025-03897-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hdmax2, an R package to perform high dimension mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Jumentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658960v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining phenotypic intratumor heterogeneity of pancreatic ductal adenocarcinoma: a bottom‐up approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raffenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taib Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Dusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 265 (4), pp.448-461. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/path.6398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECOMICS, a shiny application for unsupervised cell type deconvolution and biological interpretation of bulk omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.vbae136. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbae136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacpaint: a histology-based deep learning model uncovers the extensive intratumor molecular heterogeneity of pancreatic adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schmauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moindrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3459. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39026-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codabench: Flexible, Easy-to-Use and Reproducible Meta-Benchmark Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Escalera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pavao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wei Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.100543. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patter.2022.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374222v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONbench: a benchmarking platform dedicated to deconvolution methods for tumor heterogeneity quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.473. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04381-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for cell-type heterogeneity quantification based on a comparative analysis of reference-free DNA methylation deconvolution software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Waguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-3307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for cell-type heterogeneity quantification based on a comparative analysis of reference-free DNA methylation deconvolution software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Waguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-3307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PenDA, a rank-based method for personalized differential analysis: Application to lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.e1007869. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02868566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of cellular proliferation in periodic environmental fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duplus‐bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.e7823. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20177823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRELD1 is an evolutionarily-conserved maturational enhancer of ionotropic acetylcholine receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stigloher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.39649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning function to natural allelic variation via dynamic modeling of gene network induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duplus‐bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e7803. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20177803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRELD1 is an evolutionarily-conserved maturational enhancer of ionotropic acetylcholine receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stigloher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.39649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Single-Cell Quantitative Data to Map Genetic Variants Having Probabilistic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Burny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duplus-Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.e1006213. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does evolution tune biological noise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01224442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of ionotropic acetylcholine receptors requires the evolutionarily conserved ER membrane complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bessereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.E1055-E1063. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1216154110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medepir : MEthylation DEconvoluation PIpeline in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gb Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">decomics: DEConvolution of OMICS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ptlmapper: Useful genetic tool allowing to discriminate individuals by comparing the distribution of their phenotype and to map the genetic loci responsible for specific distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hdmax2: R package hdmax2 performs high dimension mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Jumentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">penda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of linear modeling assumptions in a simulation context for deconvolution of multi-omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Biologie In Silico de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - COBICA 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cobica2024 : Computational Biology of Cancer 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backstage of the third Health Data Challenge: Introducing an Organizational Template and Custom, Temporary and Local Codabench Instances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jobim 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patter.2022.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of data-driven multi-omic benchmark data for cellular deconvolution methods evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR PhD symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes (Campus de Beaulieu), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDMAX2, an R package to perform high dimension mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Jumentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBICA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMA: Identification of molecular mechanisms by which Tumor HEterogeneity influences disease outcome: high-dimension Mediation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISCM/ECCB 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. ISCM/ECCB 2023 Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of tumor heterogeneity based on computational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cancer. Université Grenoble - Alpes, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04664124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magali Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS CRCN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magali-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3165-3218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168149184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=qy3usEoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAY-9412-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates (SMPGD 2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - IGDR SCAN 26/03/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR SCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes (CHU), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JOBIM 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - JdS 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining phenotypic heterogeneity of pancreatic ductal adenocarcinoma: A bottom-up approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Rafenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taib Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Dusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Special Conference in Cancer Research: Pancreatic Cancer; 2023 Sep 27-30; Boston, Massachusetts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Boston, United States. pp.B064-B064, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.panca2023-b064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PenDA, a rank-based method for personalized differential analysis: Application to lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">codabench, a web-plateform to organize scientific competitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PenDA, a rank-based method for Personalized Differential Analysis: application to lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Khochbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Systems Biology (ICSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience concernant le data challenge épigénétique et médiation à large échelle d'Aussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Aïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2017 - Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organise a scientific competition to benchmark methods and algorithms in computational biology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Térézol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring cellular heterogeneity with mixture models for DNA methylation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05641726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group lasso based selection for high-dimensional mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Jérolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDMAX2-surv: high-dimensional mediation analysis of survival data with application to pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelle Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust workflow to benchmark deconvolution of multi-omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Competitions and Benchmarks, Practical issues: Proposals, grant money, sponsors, prizes, dissemination, publicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Guinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Stolovitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pavão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust workflow to benchmark deconvolution of multi-omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.429. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-025-03897-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hdmax2, an R package to perform high dimension mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Jumentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658960v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining phenotypic intratumor heterogeneity of pancreatic ductal adenocarcinoma: a bottom‐up approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raffenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taib Bourega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Dusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 265 (4), pp.448-461. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/path.6398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECOMICS, a shiny application for unsupervised cell type deconvolution and biological interpretation of bulk omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.vbae136. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbae136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacpaint: a histology-based deep learning model uncovers the extensive intratumor molecular heterogeneity of pancreatic adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schmauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moindrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3459. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-39026-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codabench: Flexible, Easy-to-Use and Reproducible Meta-Benchmark Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Escalera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pavao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wei Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.100543. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patter.2022.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374222v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECONbench: a benchmarking platform dedicated to deconvolution methods for tumor heterogeneity quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.473. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04381-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for cell-type heterogeneity quantification based on a comparative analysis of reference-free DNA methylation deconvolution software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Waguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-3307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for cell-type heterogeneity quantification based on a comparative analysis of reference-free DNA methylation deconvolution software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Waguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-3307-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PenDA, a rank-based method for personalized differential analysis: Application to lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.e1007869. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02868566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of cellular proliferation in periodic environmental fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duplus‐bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.e7823. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20177823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRELD1 is an evolutionarily-conserved maturational enhancer of ionotropic acetylcholine receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stigloher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.39649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning function to natural allelic variation via dynamic modeling of gene network induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duplus‐bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e7803. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20177803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRELD1 is an evolutionarily-conserved maturational enhancer of ionotropic acetylcholine receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stigloher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.39649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Single-Cell Quantitative Data to Map Genetic Variants Having Probabilistic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Burny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duplus-Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.e1006213. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does evolution tune biological noise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01224442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of ionotropic acetylcholine receptors requires the evolutionarily conserved ER membrane complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bessereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.E1055-E1063. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1216154110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medepir : MEthylation DEconvoluation PIpeline in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gb Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ptlmapper: Useful genetic tool allowing to discriminate individuals by comparing the distribution of their phenotype and to map the genetic loci responsible for specific distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hdmax2: R package hdmax2 performs high dimension mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Jumentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">decomics: DEConvolution of OMICS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">penda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Decamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of linear modeling assumptions in a simulation context for deconvolution of multi-omic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Biologie In Silico de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backstage of the third Health Data Challenge: Introducing an Organizational Template and Custom, Temporary and Local Codabench Instances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chuffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jobim 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patter.2022.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of data-driven multi-omic benchmark data for cellular deconvolution methods evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGDR PhD symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes (Campus de Beaulieu), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDMAX2, an R package to perform high dimension mediation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Jumentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBICA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic statistical inference of cellular heterogeneity - COBICA 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cobica2024 : Computational Biology of Cancer 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMA: Identification of molecular mechanisms by which Tumor HEterogeneity influences disease outcome: high-dimension Mediation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pittion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISCM/ECCB 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. ISCM/ECCB 2023 Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of tumor heterogeneity based on computational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cancer. Université Grenoble - Alpes, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04664124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD49C4B5"/>
+    <w:nsid w:val="9EDA55E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-3218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168149184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=qy3usEoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-9412-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Delecourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rafenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taib Bourega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.panca2023-b064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan A&#239;ssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guinney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitzky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pav&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658960v6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Jumentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660629v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Sharma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Saillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmauch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moindrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39026-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374222v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Escalera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pavao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Tu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2022.100543" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04381-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02868566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007869" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fulcrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus&#8208;bottin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177823" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela d'Alessandro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stigloher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39649" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177803" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus-Bottin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006213" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01224442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00374" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Richmond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bessereau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216154110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gb Blum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Yvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04664124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-3218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168149184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=qy3usEoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-9412-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hilmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Delecourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rafenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taib Bourega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.panca2023-b064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan A&#239;ssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05641726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guinney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stolovitzky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pav&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin Pe&#241;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03897-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658960v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Jumentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nakamura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raffenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6398" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660629v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Sharma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae136" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Saillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmauch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moindrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39026-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374222v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Escalera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pavao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Tu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2022.100543" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04381-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02868566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007869" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fulcrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus&#8208;bottin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela d'Alessandro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stigloher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39649" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177803" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplus-Bottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006213" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01224442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00374" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Richmond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bessereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216154110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gb Blum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:efd827b7099bac94dab11520f6e5f77d2990ef90;origin=https://github.com/bcm-uga/medepir;visit=swh:1:snp:52844a39c5dafa3e89447e3a12266b2e3a0be444;anchor=swh:1:rev:2fdd8d6a151cdadf42884f32c3f4bf69527cb9bd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Yvert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fdb7c18c6cc1da4e23be844d76960975de7d58b4;origin=https://github.com/fchuffar/ptlmapper;visit=swh:1:snp:b5ad098a35fef37940d0859e1c93d62daef2b508;anchor=swh:1:rev:c5068be2f281eab0e315cdfca29f1d5278d97617" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2104ab22c7a823c80352569346b3787eeda32cd6;origin=https://github.com/bcm-uga/hdmax2;visit=swh:1:snp:0d86431f5a14de2dbe7681c2cef29f30a8292c91;anchor=swh:1:rev:69a04407810a5559a464dcb6ec512effd5ace588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fcb31492397ae5ecfed04ed8f51e4f3bfafa70;origin=https://gitlab.in2p3.fr/Magali.Richard/decomics;visit=swh:1:snp:b68305bea69e3160c83aaccc906dd63246b9a1bf;anchor=swh:1:rev:50a6a6cf42d94b2b891e75fef206a7e8ef9d0fee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e8496e082b5c3c62500d2e4c728f5db659e6be30;origin=https://github.com/bcm-uga/penda;visit=swh:1:snp:e4dcc1ca19c558baceaa2efa17e924a697494398;anchor=swh:1:rev:5dd5dd268b3cb511d044200105a1270ca0f56d60" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Deffains" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04664124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>